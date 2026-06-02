--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,6382 +1,9408 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D473164" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="3DFE81A2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="001C6846" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
         </w:rPr>
         <w:t>Sheep</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>NOT FLEECE CLASSES</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
         <w:t>ALL SHEEP TO BE PENNED BY 9:00 a.m. AND TO REMAIN UNTIL 4:30 p.m.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t>Due to space limitations and the popularity of the Show only one group entry per exhibitor and two entries for other classes can be accepted.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
         <w:t>SHEEP SCAB - ALL SHEEP ENTERED FOR THE SHOW MUST HAVE BEEN TREATED IN ACCORDANCE WITH THE STATUTORY REQUIREMENTS IN FORCE AT THE TIME.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
-        <w:t>Under the “Sheep &amp; Goats (Records, Identification and Movement) (England) Order 2009 (as amended)” all Exhibitors are required to complete an ARAMS1 declaration and identify all entries (individual ear tags) in accordance with the requ</w:t>
+        <w:t>Under the “Sheep &amp; Goats (Records, Identification and Movement) (England) Order 2009 (as amended)” all Exhibitors are required to complete an ARAMS1 declaration and identify all entries (individual ear tags) in accordance with the requirements of SAGRIMO.</w:t>
       </w:r>
-      <w:r>
-        <w:t>irements of SAGRIMO.</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>MV/CAE ACCREDITATION SCHEME - Suffolk classes (102 - 107) are for MV accredited and non-accredited sheep. Texel classes (108 - 113) are for MV accredited sheep only, (114 - 119) for non-accredited sheep only. (Scheme stock must be accompanied by an SAC valid Certificate of Accreditation/Health Status Report [check expiry date]). Only lorries with solid partitions and separate loading/unloading ramps for each type of stock may be used to transport both accredited/ non-accredited stock. Animals are to be unloaded and penned as instructed by the Stewards.</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
         <w:t>All sheep must be ready to show by 9:30 a.m. prompt.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
         <w:t>Specific judging times for each class will be displayed on the morning of the Show.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
         <w:t>Judging of the Champion Sheep in Show (inter breed) will take place at 2:00 p.m.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
         <w:t>Individual breed champions must be available for judging at that time.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
         <w:t>The A. Croft Remembrance Trophy will be awarded for Best Sheep in Show.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458DDD29" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="67C00508" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E6A3B11" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="022911C5" w14:textId="4BB798C3" w:rsidR="00466007" w:rsidRDefault="00466007">
+      <w:r w:rsidRPr="00466007">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: 1st £15; 2nd £10; 3rd £5.  Entry fee £1.50</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5266"/>
+        <w:gridCol w:w="5190"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="4C26F77E" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8B4019" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>LIST OF PERPETUAL TROPHIES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="02CABD70" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E2EFDA"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF172B8" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>SHEEP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="2AA3A7B1" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36D214D4" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The A. Croft Remembrance Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3475EA20" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best sheep in show; Classes 90 -169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="2B2E6989" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6364F183" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The F J Pashby Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="329221FB" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best young handler; Classes 90 -169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="13F05355" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E936DF5" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Ron Glaves Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68EE2AE4" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>leicester</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sheep; Classes 90 - 95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="61662735" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05B9A9F1" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Ernest Lunn Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB92FA8" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the champion </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>suffolk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gimmer shearling (Non MV Accredited); Class 105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="133EB90D" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26FAFAAA" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Society’s Silver Challenge Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="056F2081" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the Champion </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>suffolk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sheep; Classes 102 - 107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="5D195A84" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="684DE66F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Burgess Feeds Challenge Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8E31CE" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the champion texel sheep; Classes 108 - 119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="75FE8B2F" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30B25A03" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Yorkshire Building Society’s Challenge Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4533F9AF" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>best  pen</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of crossbred sheep; Classes 120 - 122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="60212D0B" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="412E7765" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The G. R. P. &amp; C. B. Hill Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA73822" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best pen of butchers’ lambs; Classes 123 &amp; 124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="283717AF" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73C9DDC7" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Yorkshire Building Society’s Challenge Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="224E12E1" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best Scottish blackface sheep; Classes 127 - 133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="2C481AF3" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64945529" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Yorkshire Building Society’s Challenge Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2993F5C4" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>swaledale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sheep; Classes 134 - 140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="2349F1AB" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="653E9F56" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The James &amp; Dianne Stenton Cup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7395E3" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best single mule gimmer lamb; Class 141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00466007" w14:paraId="131D2339" w14:textId="77777777" w:rsidTr="00466007">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66C8FC8B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The R. A. Robinson Challenge Cup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="478D4F04" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>jacob</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00466007">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sheep; Classes 145 - 151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="732A68B3" w14:textId="77777777" w:rsidR="00466007" w:rsidRDefault="00466007"/>
+    <w:p w14:paraId="19E70C5E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00F54106" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F54106">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">English Leicester </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00F54106">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Longwool</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00F54106">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sheep</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4646FCF5" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="4FD24159" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Kindly Sponsored By</w:t>
+      <w:r w:rsidRPr="00411AB0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kindly Sponsored By:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>: Glaves Butchers, Brompton</w:t>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>B W &amp; D J Glaves &amp; Sons Ltd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Brompton</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70790619" w14:textId="25746BB9" w:rsidR="00994014" w:rsidRPr="006B7169" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="5021CCF2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7169">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="006B7169">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006B7169">
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Andrew Fisher (Harrogate)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3861"/>
+        <w:gridCol w:w="427"/>
+        <w:gridCol w:w="4525"/>
+        <w:gridCol w:w="5498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="0E30F757" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="6D16FD83" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC0430B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D8E2BF" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="707FACD9" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="25E5A598" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26086E06" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C719128" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Shearling or Aged Ram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDA6F1E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: All prize money donated by NFU Mutual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="678C729C" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="760E8DEF" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2768023C" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ram Lamb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2A8DBD" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1EBCE5C6" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1215BA8B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A2213D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ewe, having reared lambs this year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E20A95" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="7A9450F2" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC7A948" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B60C85" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Shearling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="180B0A3C" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1D79CA4D" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F25A1D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A77CA4D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Lamb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2098B58E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="20C11FDF" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6452AAE9" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="52739CA9" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Group of 3 Leicester Sheep, 1 Male and 2 Females</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="384DEE70" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="433A0328" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF0780B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH46</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Ron Glaves Memorial Trophy will be awarded to the best Leicester in show</w:t>
+            </w:r>
             <w:r>
-              <w:t>90</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classes 90 </w:t>
+            </w:r>
             <w:r>
-              <w:t>Shearling or Aged Ram</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="280A6AD1" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2397E21C" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH48</w:t>
+            </w:r>
             <w:r>
-              <w:t>91</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Glaves Butchers special award for the best female Leicester in show</w:t>
+            </w:r>
             <w:r>
-              <w:t>Ram Lamb.</w:t>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 90 - 95</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14CA1814" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: Special £20 prize donated by BW &amp; D J Glaves &amp; Sons Ltd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="27AC1184" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B0AC91" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH47</w:t>
+            </w:r>
             <w:r>
-              <w:t>92</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Glaves Butchers special award for the best male Leicester in show</w:t>
+            </w:r>
             <w:r>
-              <w:t>Ewe, having reared lambs this year</w:t>
-[...171 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Classes 90 - 95</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...44 lines deleted...]
-            <w:r w:rsidRPr="006B7169">
+          <w:p w14:paraId="3ED90BF2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Kindly Sponsored By: Special £20 prize donated by Glaves Butchers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00994014" w14:paraId="3CFFD25A" w14:textId="77777777">
-[...47 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D359333" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="0F28BD30" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B5CD076" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="28EE91D0" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="0003362B" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0003362B">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bluefaced</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0003362B">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Leicester Sheep</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FA5AE1" w14:textId="7AE4F384" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="635C94F4" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7169">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="006B7169">
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Geoff Walker (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dunsop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bridge)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1689"/>
+        <w:gridCol w:w="8761"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="011B0FEE" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CB3DEA" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D131BB7" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="017C331A" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="063EC5C7" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31360C22" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Shearling or Aged Ram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="53EEDBE4" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C13039" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5263A647" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ram Lamb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="4323C1C4" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D769B77" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A36CB58" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ewe, having reared lambs this year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1B596C96" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCD4B07" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C428AD" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Shearling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="636645F1" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A77402" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="431A4F70" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Lamb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="5E42350F" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6596089D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D5559D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3  Sheep</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, 1 Male and 2 Females</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2CFA762A" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F93EA73" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="0003362B" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0003362B">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suffolk Sheep</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0895F24E" w14:textId="77777777" w:rsidR="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r>
-        <w:t>Geoff Walker (</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Andrea Smith (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Dunsop</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Brinscall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> Bridge)</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7D42D3" w14:textId="2EA06C8F" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="7B7D5A79" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kindly Sponsored By: All prize money in Class donated by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>McClarrons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insurance Co.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="391"/>
+        <w:gridCol w:w="3253"/>
+        <w:gridCol w:w="6806"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="4C641CC3" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1304C062" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="38551CC9" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="343E12CD" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1F38A860" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B039F6" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAC5307" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Shearling or Aged Ram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FA2A61" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="18232444" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA03C3F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3420C5" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ram Lamb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D9DDEA" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="5BDEF51B" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1732F868" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19706DFF" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ewe, having reared lambs this year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09389CAB" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="51E3C1F3" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="136DF45D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C44484E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Shearling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6296E533" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="6D55EFF3" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="29945AC0" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6A3890" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Lamb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7508CAB8" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Special £15 prize donated Mr J.A. Lunn for best gimmer lamb in memory of Mr J.B. Lunn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="6F72B67E" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E327E7" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="697E8EAD" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3  Sheep</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, 1 Male and 2 Females</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="373460CF" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1ED0030D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00FA42D8" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D11C631" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00FA42D8" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA42D8">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texel Sheep MV ONLY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DED0FAF" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Classes are for MV accredited stock only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7F63CC" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411AB0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kindly Sponsored By</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: Castle Farm Vets Malton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74245DED" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiona Fletcher Sloan (Dumfries) </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="458"/>
+        <w:gridCol w:w="3761"/>
+        <w:gridCol w:w="6231"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="67E6E840" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32343E9D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1952EE12" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D83E4A2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1AA9A31A" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2068D171" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7037AEFE" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Shearling or Aged Ram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="23414966" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="66508BE8" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E2D623" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="313DF7AC" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ram Lamb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="31535E2C" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="2330634B" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B143FE3" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E3C3EE" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ewe, having reared lambs this year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E03A7B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="7A7C8E44" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="125DE939" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C8F34B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Shearling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="332A57F1" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1F263316" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="176ABF1E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7532917A" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Lamb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3003DC46" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="5F0C4553" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17829BAD" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="089AF6AC" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Group of 3 Sheep, 1 Male and 2 Females</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF5C827" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="74CC7417" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628E889F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00FA42D8" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA42D8">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texel Sheep NON MV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111C15C1" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Classes 114-119 are for NON MV stock only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7B465B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fiona Fletcher Sloan (Dumfries)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="458"/>
+        <w:gridCol w:w="3761"/>
+        <w:gridCol w:w="6231"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1BFADC27" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D470891" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="29209817" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6277761B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="2BF903E2" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DC7EB1" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F4FA76" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Shearling or Aged Ram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B393027" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="684ECB13" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B16BE67" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="029339C2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ram Lamb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="651B6DC3" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="5A26279C" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D184B3" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDC96FA" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ewe, having reared lambs this year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2298C765" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="0DB6098A" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CA752D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FDE93B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Shearling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E96AE0" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="382A1B15" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B98B7C5" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCEC2BA" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Lamb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33114252" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="27E5AB98" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="425DBF8F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="218A9D01" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Group of 3 Sheep, 1 Male and 2 Females</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB5F0D9" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st prize donated by Castle Farm Vets, Malton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30F4BC3D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E637B8" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1275"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1729"/>
+        <w:gridCol w:w="10450"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="76009CD5" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="5929B98D" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F4533B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="59CF72A9" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C03C20" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH49</w:t>
+            </w:r>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Burgess Feeds Challenge Trophy will be awarded to the Champion Texel Sheep</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classes 108 </w:t>
+            </w:r>
             <w:r>
-              <w:t>96</w:t>
-[...221 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 119</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="433B5F10" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="066EB1D6" w14:textId="77777777" w:rsidR="00466007" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57BAB3F7" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="5FA91C8E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00FA42D8" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FA42D8">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
-        </w:rPr>
-        <w:t>Suffolk Sheep</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cross-Bred Breeding Sheep</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAB3E27" w14:textId="71F0079C" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="75B96E2A" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7169">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judges: </w:t>
       </w:r>
-      <w:r w:rsidR="006B7169">
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Andrea Smith (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Brinscall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6200"/>
+        <w:gridCol w:w="389"/>
+        <w:gridCol w:w="4108"/>
+        <w:gridCol w:w="5953"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="2FC47C7D" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="25B96DD4" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C447C1" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="360192C0" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7567AF35" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="03C2C410" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B7354E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7084E2A0" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pen of 2 Cross-Bred Ewes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F7068B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="7B40375A" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E84AD0" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="278B05D3" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pen of 2 Cross-Bred Gimmer Shearlings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6B3796" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: All prize money donated by Malton Livestock Auctioneers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="405FE3CC" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="69986AEF" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="174B3AC1" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pen of 2 X-Bred Gimmer Lambs for Breeding purposes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C19AF1E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1C0A54DC" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B2D10B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH50</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Yorkshire Building Society's Challenge Trophy - Best pen of cross bred sheep</w:t>
+            </w:r>
             <w:r>
-              <w:t>102</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classes 120 </w:t>
+            </w:r>
             <w:r>
-              <w:t>Shearling or Aged Ram</w:t>
-[...297 lines deleted...]
-              <w:t xml:space="preserve"> Insurance Co.</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 122</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CF5B9B1" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="536648CC" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EAB6C06" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="1603A1E3" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="24664AE6" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00FA42D8" w:rsidRDefault="00466007" w:rsidP="00466007">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA42D8">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
-        </w:rPr>
-        <w:t>Texel Sheep MV ONLY</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Butchers Lambs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E8BE39" w14:textId="2060DEC4" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="03540D56" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>are for MV accredited stock only</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NON MV Accredited entries ONLY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D677F5" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="4A903D0F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7169">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Judges</w:t>
       </w:r>
-      <w:r w:rsidR="006B7169">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-[...1165 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">John &amp; Christine Stott (Chipping) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3344"/>
+        <w:gridCol w:w="389"/>
+        <w:gridCol w:w="5940"/>
+        <w:gridCol w:w="4121"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="75BBCDCF" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="6F37ED78" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8357B9" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC91492" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C270001" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="7C8F130C" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9DFCE5" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFBB108" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pen of 2 Cross-Bred Lambs for butchering purposes (untrimmed)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C389ED" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1D98DE31" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DABE47" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC27AA4" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pen of 2 Lambs for butchering purposes, not more than 45 kgs liveweight each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E7BF0A" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="08357089" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C90C570" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F2FFAE" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pen of 2 Butcher’s Lambs by a Texel Ram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D476D36" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st Prize donated by Mr C.B. Hill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="6A7C558B" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="052AE8ED" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A368591" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pen of 2 Butcher’s Lambs by a Suffolk Ram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AEF1BA" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 1st Prize donated by Mr C.B. Hill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="4A4CC819" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEAA1C5" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH51</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The G.R.P. and C.B. Hill Trophy will be awarded for the best pen of butcher's lambs</w:t>
+            </w:r>
             <w:r>
-              <w:t>123</w:t>
-[...198 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Classes 123 &amp; 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="552C8E94" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="7EA5567F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2966A0E7" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="27F44A2A" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61378F4A" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="61CDE2D4" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00FA42D8" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FA42D8">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scottish Blackface Sheep</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607BACE2" w14:textId="128A10AB" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="3283DA59" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7169">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="006B7169">
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Willie Weatherson (Haltwhistle)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3843"/>
+        <w:gridCol w:w="389"/>
+        <w:gridCol w:w="5416"/>
+        <w:gridCol w:w="4645"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="5EF7C00B" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="00F66483" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="075C616D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1244F2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEBFA84" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="328D214E" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="077A9ECE" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="062AF492" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aged Ram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F538B4" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1242E673" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B436947" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="142AAEA0" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shearling </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4479DDE8" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="13A8E5B0" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8F8319" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA52E33" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ram Lamb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEA2561" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1CA332BE" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5180568C" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="438508E2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ewe, having reared lambs this year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B29FA4" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="4263F77E" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDE6689" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E10627F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Shearling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="359F7BFA" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="5EF95373" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="101A762B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6233F77B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Lamb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAA1BCC" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kindly Sponsored By: 3rd Prize donated by M/s D </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wishshaw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in memory of Mrs E. Grayson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="0E70EE3B" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0343D0" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4D3EA7" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Group of 4 to consist of Shearling or Aged Ram, Ram Lamb, Gimmer Shearling or Ewe, and Gimmer Lamb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7469806E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="6CE57C0E" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D700110" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH52</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Yorkshire Building Society's Challenge Trophy - Champion Scottish Blackface sheep</w:t>
+            </w:r>
             <w:r>
-              <w:t>127</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classes 127 </w:t>
+            </w:r>
             <w:r>
-              <w:t>Aged Ram</w:t>
-[...287 lines deleted...]
-              <w:t>Classes 127 - 133</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 133</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CE9C2E9" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="3AD51C99" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE715B8" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="1CB6E8A2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00FA42D8" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FA42D8">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Swaledale Sheep</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D31CF79" w14:textId="6DE51EA6" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="30075A88" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7169">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="006B7169">
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Robert White (Middleton in Teasdale)</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:t>Classes</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Sponsored by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>McClarrons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ltd</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1505"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="9977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="4AE23946" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="36A858BC" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2528D86B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B033F83" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="733F3469" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7360FD75" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE8778C" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aged Ram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="6D902F36" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACA9867" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="294595CA" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shearling </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="5A7DC68E" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7019BC" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A982986" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ram Lamb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="3FEF121F" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26371D5D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6E4237" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ewe, having reared lambs this year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="710BE583" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5196F671" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="27793C52" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Shearling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="2F164651" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7070B69E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1AB81F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Lamb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="555111B0" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04946F17" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D767AC7" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4  to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> consist of Shearling or Aged Ram, Ram Lamb, Gimmer Shearling or Ewe, and Gimmer Lamb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="51332508" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22206E46" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH53</w:t>
+            </w:r>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Yorkshire Building Society's Challenge Trophy - Champion Swaledale sheep</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classes 134 </w:t>
+            </w:r>
             <w:r>
-              <w:t>134</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="24EF09C4" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32208730" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH54</w:t>
+            </w:r>
             <w:r>
-              <w:t>Aged Ram</w:t>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A rosette donated by the Swaledale Sheep Society will be presented to the champion Swaledale sheep</w:t>
+            </w:r>
             <w:r>
-              <w:t>135</w:t>
-[...261 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Classes 134 - 140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00994014" w14:paraId="7469B4F8" w14:textId="77777777">
-[...39 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16508349" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="01566911" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C93E4B" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="61FCD120" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00326676" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00326676">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mule Sheep</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427518F2" w14:textId="58CA7C62" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="3AEF9CA8" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7169">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="006B7169">
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Geoff Walker (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Dunsop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Bridge)</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>Classes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1173"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1590"/>
+        <w:gridCol w:w="1534"/>
+        <w:gridCol w:w="8916"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="4D468D71" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="33E7AB80" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="15599F51" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...11 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4266" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A41A870" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...22 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="63121ADF" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AB2D08" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4266" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EB7C74" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Single Mule Gimmer Lamb</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="6431216F" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="489DC7B6" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4266" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68035DC4" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Pair of Mule Gimmer Lambs</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="2DB322C7" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDC9B7B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4266" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="694596B2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Single Mule Gimmer Shearling</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="0CF2AC0A" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C49E649" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4266" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A146EFD" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Single Mule Ewe, having reared lambs this year</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02B92A4C" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="54BEC416" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14985C03" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="357572A2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00326676" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00326676">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jacob Sheep</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3EAF7C" w14:textId="1A746C6C" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="75BB873E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>All sheep to be shown to Breed Society Rules.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Entries in Classes 145; 146; 148 &amp; </w:t>
-[...2 lines deleted...]
-        <w:t>149 to have been shorn bare on or after 1st January this year</w:t>
+        <w:t>Entries in Classes 145; 146; 148 &amp; 149 to have been shorn bare on or after 1st January this year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8F27B2" w14:textId="54C4E65B" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="36403FEC" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00967BE4">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="00967BE4">
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Tom Green (Grantham)</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>Classes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1564"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="9316"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="281B766E" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="48F70D3A" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E117E0" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5DCFBB" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="16CE1A77" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C3512C" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="080DDC6E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aged Ram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="00133228" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDA0B0A" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E6673B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shearling </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="0BA76BDB" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B77D569" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4315C8" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ram Lamb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="37F2C066" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E16E00" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5345CDBD" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ewe, having reared lambs this year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="07BAEFE6" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CBE2BE" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C67D20" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Shearling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="5E96A932" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2991F1AB" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF0FFEA" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gimmer Lamb born this year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1798E2DA" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E5C04D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0F1B59" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Group of 3 Sheep, 1 Male and 2 Females</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="3B3407C0" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F437D8A" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH55</w:t>
+            </w:r>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A rosette donated by the Jacob Sheep Society will be presented to the champion Jacob sheep</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 145 - 151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="44E95424" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="561A2AD0" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH56</w:t>
+            </w:r>
             <w:r>
-              <w:t>145</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The R.A. Robinson Challenge Cup will be awarded to the Champion Jacob sheep</w:t>
+            </w:r>
             <w:r>
-              <w:t>Aged Ram</w:t>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classes 145 </w:t>
+            </w:r>
             <w:r>
-              <w:t>146</w:t>
-[...305 lines deleted...]
-              <w:t>Classes 145 - 151</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79D8F743" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="464DB61B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1392C6F8" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="2E4FF929" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00041570" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00041570">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any Other Pedigree Native Sheep Breed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495F8BAE" w14:textId="70D230B5" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="4D165B15" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00967BE4">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="00967BE4">
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Stephen Hipps (Harrogate)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1275"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1729"/>
+        <w:gridCol w:w="1689"/>
+        <w:gridCol w:w="8761"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="57DED5B7" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="58E94B90" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB10F84" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAD2175" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...22 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="340E22CA" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0904A6C9" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="127F2DD6" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Shearling or Aged Ram</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="3366AF10" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D597421" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC8DA2D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Ram Lamb.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="60CB4522" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0556D3EE" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>154</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0D0024" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Ewe, having reared lambs this year</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="5148E2F3" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71282475" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0B870E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Gimmer Shearling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="3601904F" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74376D53" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D69FC52" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Gimmer Lamb</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="20837D11" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7509FB37" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF768FD" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Group of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>3  Sheep</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>, 1 Male and 2 Females</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E52E6D3" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="6F61AFC4" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D6DF8B4" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="11A0F40F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00041570" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00041570">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
-        </w:rPr>
-        <w:t>Charollais Sheep</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Charollais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00041570">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sheep</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6163EE21" w14:textId="5367E3A6" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="66BF8EAE" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00967BE4">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="00967BE4">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>James Clanachan (Dumfries)</w:t>
       </w:r>
-      <w:r>
-        <w:t>James Clanachan (Dumfries)</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sponsored by BATA Ltd</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1275"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1729"/>
+        <w:gridCol w:w="1689"/>
+        <w:gridCol w:w="8761"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="22D0CB43" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1C60DFED" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD1A1FE" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...11 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4085FB" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...22 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="415FC466" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7B5699" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B5FAB5" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Shearling or Aged Ram</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="25C4E21B" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FE644F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="675AE9B6" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Ram Lamb.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="21C95B43" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D22EA5F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F85F9B5" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Ewe, having reared lambs this year</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="51E25041" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="44BEF042" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C13E26D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Gimmer Shearling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="08F5812D" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="722DB3BD" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E55499A" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Gimmer Lamb</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="458CA875" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6941DC" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4192" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A107CB2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Group of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>3  Sheep</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>, 1 Male and 2 Females</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BA093FC" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="40276AA5" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5A16F8" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="43330320" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00041570" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00041570">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valais Blacknose Sheep</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E625B33" w14:textId="75139C9D" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="170BAB88" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00967BE4">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="00967BE4">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dr Melissa Christie (Crewe)</w:t>
       </w:r>
-      <w:r>
-        <w:t>Dr Melissa Christie (Crewe)</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sponsored by SJP Law</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1275"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1729"/>
+        <w:gridCol w:w="1877"/>
+        <w:gridCol w:w="8573"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="02D1EB29" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="755B1419" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C05022" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...11 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCEE605" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...22 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="0A9D5CD5" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="421EEB75" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="373BC265" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Shearling or Aged Ram</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="36B356B5" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FF1D70" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43192528" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Ram Lamb.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="315CA68D" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19123C2B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9AEC00" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Ewe, having reared lambs this year</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="7247D1CB" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6E2E16" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEAEB0A" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Gimmer Shearling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="1A788C43" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48485FFE" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9767DF" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Gimmer Lamb</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="2E002A8C" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA9AD4D" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4102" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="116A16FA" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Group of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>3  Sheep</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>, 1 Male and 2 Females</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D0AA446" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="576CF966" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4CFC47" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="0AA8B545" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00041570" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00041570">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any Other Continental Sheep Breed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D699AEC" w14:textId="3C8521DD" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="053ECB2C" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00967BE4">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="00967BE4">
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Stephen Short (Southowram)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1275"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1729"/>
+        <w:gridCol w:w="966"/>
+        <w:gridCol w:w="9484"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="2833305B" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="367F3C4D" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="550505D0" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...11 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4538" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBCEA8F" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...22 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="5025180C" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A393355" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4538" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F732A29" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Shearling or Aged Ram</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="2D90412C" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A186431" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4538" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C891DA" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Ram Lamb.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="24B786BD" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1220FAD2" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4538" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="164308DB" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Ewe, having reared lambs this year</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="109BDA54" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB8B795" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>173</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4538" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C67AE70" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Gimmer Shearling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="04CE731B" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4613819C" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4538" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7560273E" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Gimmer Lamb</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="070DE14A" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2296C4" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="4538" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFED3BD" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Group of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>3  Sheep</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>, 1 Male and 2 Females</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DFA67DD" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="3A888F74" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A6F6167" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="664E6C4C" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00041570" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00041570">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Young Handler</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B2C257" w14:textId="4EFF2C6E" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="699D964B" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>(but often split this class) and age 12 -</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NO PRE ENTRY REQUIRED. Usually Child Under 11years (but often split this class) and age 12 -</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>16  years</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> class.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
         <w:t>Sheep must be entered in a breed class so a pen can be allocated.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Young handlers </w:t>
+        <w:t xml:space="preserve">Young </w:t>
       </w:r>
-      <w:r w:rsidR="00967BE4">
-        <w:t>competition will be held immediately after judging the Champions Sheep in show</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>handlers</w:t>
       </w:r>
-      <w:r>
-        <w:t>.</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> competition will be held immediately after judging the Champions Sheep in show.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4641A5CD" w14:textId="252C8081" w:rsidR="00994014" w:rsidRDefault="00274A56" w:rsidP="006B7169">
+    <w:p w14:paraId="5D9BB0A8" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00967BE4">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Judge</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="00967BE4">
-[...18 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>John and Christine Stott (Chipping)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2185"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2963"/>
+        <w:gridCol w:w="3024"/>
+        <w:gridCol w:w="7426"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994014" w14:paraId="641578AD" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="5D859FA5" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D50F13" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...11 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3553" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B010E9" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...22 lines deleted...]
-            <w:r>
+      </w:tr>
+      <w:tr w:rsidR="00466007" w:rsidRPr="00474E01" w14:paraId="2368B03C" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4A7772" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="3553" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D54FF1" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00474E01" w:rsidRDefault="00466007" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Young Handler</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D39C31E" w14:textId="77777777" w:rsidR="00994014" w:rsidRDefault="00994014" w:rsidP="006B7169">
+    <w:p w14:paraId="023DC5EB" w14:textId="77777777" w:rsidR="00466007" w:rsidRPr="00C746EF" w:rsidRDefault="00466007" w:rsidP="00466007">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00994014">
-[...2 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="50B0300C" w14:textId="77777777" w:rsidR="00466007" w:rsidRDefault="00466007"/>
+    <w:sectPr w:rsidR="00466007" w:rsidSect="00466007">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00994014"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00994014"/>
+    <w:rsidRoot w:val="00466007"/>
+    <w:rsid w:val="00466007"/>
+    <w:rsid w:val="00701B2A"/>
+    <w:rsid w:val="00934374"/>
+    <w:rsid w:val="00B62D7F"/>
+    <w:rsid w:val="00CC6E4A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="60215CEF"/>
-  <w15:docId w15:val="{B3AAE1FE-6022-4BCE-BFCF-A80620AF4F25}"/>
+  <w14:docId w14:val="15CA3353"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{82E6D549-8F37-4038-92BE-0766FB2AAC1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6717,440 +9743,897 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00967BE4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00466007"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="myTable">
-[...17 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00466007"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderStyle">
     <w:name w:val="HeaderStyle"/>
+    <w:rsid w:val="00466007"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7901</Characters>
+  <Pages>5</Pages>
+  <Words>1481</Words>
+  <Characters>8448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...15 lines deleted...]
-  <Company/>
+  <Company>Fera Science Limited</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9268</CharactersWithSpaces>
+  <CharactersWithSpaces>9910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Gena Douglas</dc:creator>
+  <dc:creator>Hez Hird</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>