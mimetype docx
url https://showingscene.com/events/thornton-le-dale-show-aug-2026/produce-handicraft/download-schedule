--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,4778 +1,13604 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7781B3FA" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="5DC89676" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00C746EF" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960767">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+        </w:rPr>
+        <w:t>Produce &amp; Handicraft</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7341141E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Online entries preferred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Entries may also be made at the Hill Institute, Thornton-le-Dale on 3rd August from 6:00 p.m. to 8:00 p.m. or sent by 16 July to: Karl Avison, The Granary, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Topbridge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Farm, Thornton le Dale, Pickering YO18 7RA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ENTRIES CLOSE 3rd AUGUST at 8:00 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>NO ENTRIES ACCEPTED ON MORNING OF SHOW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Points for Trophies to be awarded as follows: 1st 5pts; 2nd 3pts; 3rd 1pt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Trophies for all Tent Classes will be presented in the Marquee at 3:45 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ALL ENTRIES TO BE DELIVERED AND STAGED BY 9:30 A.M. AND TO REMAIN UNTIL 5:00 P.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>EXHIBITORS ARE RESPONSIBLE FOR THE COLLECTION OF THEIR ENTRIES AT 5:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22ADA847" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1D7C7D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="000433ED" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000433ED">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dairy Produce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353DB94D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="000433ED" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000433ED">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Judges:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFA9C69" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="HeaderStyle"/>
-[...1 lines deleted...]
-        <w:t>Produce &amp; Handicraft</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Classes 1 – 9: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mr Trevor Hall (West Knapton)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E2849E" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="784F2F06" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Classes 10 – 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Mrs D Hall (Thornton Le Dale), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>sponsored by Invicta Bakeware Ltd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CBF2F1" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Online entries preferred</w:t>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Classes </w:t>
       </w:r>
       <w:r>
-        <w:br/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>24 – 26: Mr A Hall (Wilton)</w:t>
+      </w:r>
       <w:r>
-        <w:t>Topbridge</w:t>
-[...27 lines deleted...]
-        <w:t>EXHIBITORS ARE RESPONSIBLE FOR THE COLLECTION OF THEIR ENTRIES AT 5:00 P.M.</w:t>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D825D73" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="7B33C178" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="HeaderStyle"/>
-[...1 lines deleted...]
-        <w:t>Dairy Produce</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prize Money: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87E5F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5,2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0EAF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0EAF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £1 Entry Fee: 50p</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37897892" w14:textId="1A975EF2" w:rsidR="00236875" w:rsidRPr="003E439A" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1093"/>
+        <w:gridCol w:w="9357"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="3EB54C2D" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B920219" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6722F7" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="2FFE5CFF" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C382A4C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BB782F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 jar Raspberry Jam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="079D05CC" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4265C6" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A472D2E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 jar Strawberry Jam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="2E35994D" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF40C8C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06921B7F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 jar Blackcurrant Jam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="33580069" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5946E15C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F405DB7" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 jar any other flavour Jam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="0B213FDB" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52148832" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B9CE03" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 bottle cordial (75 cl max), any flavour.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4A9E3268" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="159B644A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05633969" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 jar Marmalade.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="59C6D003" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3200A1A4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D45CC98" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 jar Lemon Curd.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="248AE832" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B26F967" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="613AB6FD" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 jar Jelly (any fruit).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="3A2495DD" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFA894C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49721F38" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 jar Chutney.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="39D3F17B" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2896160E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D8D79A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4 pieces Traybake (sweet).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="46240077" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E3E0EA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3833B2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fruit flapjack, any flavour (4 pieces)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4EE2C3EA" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E32B609" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7E6B2F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4 Butterfly Buns.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7B87DF3E" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C82B9AD" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1A2199" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yorkshire Parkin (4 pieces).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="514DE40F" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="268C46AF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E807679" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Summer Dessert in a glass.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="15D4C85E" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34330711" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A2D512" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 Victoria Sandwich Cake (with jam filling).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7279E253" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1773CD" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C2350B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4 Scottish Shortbread Finger biscuits, using only a 3-ingredient recipe of flour, butter and sugar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6BDA1A49" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EC899B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3567D819" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4 Assorted Tarts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6D71F96C" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="292F4F3E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FFC695" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4 Fruit Scones.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="5C3FF9D6" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="487AA662" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="244DEB13" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 Decorated Cake (judged on decoration alone), theme Summer Garden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="1CCC13A2" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6080F4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3FCDEF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>White Cob, 1lb/450gms.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7D59B286" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C19DE1B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="676A8ABF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4 Sausage Rolls (short crust pastry).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="74B8E2BC" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7522C985" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5299E37C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4 Cheese Scones.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="24F6E898" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DF4C91" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="588943B2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 Quiche, any size, any variety.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="717DB520" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F45DC65" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2624EBFB" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 White hen eggs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="63EE70A6" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9A8E9F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5E6FAA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Brown hen eggs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="71777298" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="523" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D646A5E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20517EBA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Tinted hen eggs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="19066017" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7426EF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Jayne Coyle Memorial Trophy awarded to the most points in classes 1 - 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="519D2036" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A10DDA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The E.D. Stothard Challenge Trophy awarded to the most points in classes 1 - 23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="05554676" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E9A46B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Jocelyn Sarah Warriner Memorial Trophy awarded to the most points in classes 10 - 23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="337CC913" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E439A">
+    </w:p>
+    <w:p w14:paraId="7ABB6B54" w14:textId="77777777" w:rsidR="00845A4A" w:rsidRDefault="00845A4A">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553ABE2F" w14:textId="7F51A888" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C208BE">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Handicrafts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499EFA93" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>All articles exhibited must have been made by the exhibitor and completed since the date of the last show.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FFA9A6" w14:textId="3B93B4E7" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: Classes 27 – 43 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D644C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4E52">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D644C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4E52">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D644C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4E52">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551C33BF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Classes 43 – 45 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £6, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £4. Entry Fee: 50p</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FA1CB3" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> Trevor Hall (West Knapton)</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mrs K. Allaway (Barton Hill)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1399"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="2495"/>
+        <w:gridCol w:w="7582"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236875" w14:paraId="2E56CFC9" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="32858445" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="572BD199" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4714BADD" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="015199CA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="33BEE23B" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47301326" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5B741C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Hand Knitted Garment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41820321" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kindly Sponsored by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ebberston</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Studios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="1BE80ED4" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF9B1B9" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5223DA33" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Bunting, any medium (Summer Beach Party theme).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4476C81E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4D471D5F" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="308D8C05" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41416DB7" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Any article in Crochet, any yarn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="061ACD6A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="44807548" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3E9264" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4782C7BE" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>An Article of Embroidery.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F358D73" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7EF47A4B" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F20126B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6F3C61" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>An Article of Machine Embroidery.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="326C4735" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kindly Sponsored by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ebberston</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Studios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="1094CC4A" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04047860" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8AA85B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Celebration Card - to be made by a person 18 years of age and over.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74698EB6" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6A9972E1" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="376DE336" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB26E87" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Celebration Card - to be made by a person under 18 years of age.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1146F7B4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="69781841" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD90E50" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7106CE1A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>An Article of Embroidery using a kit.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1DC0BF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6A4F32B0" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4770A5" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B94D86" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Craftwork, any medium other than wood.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DFD085" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="3E719ABA" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5888DD" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E877AF4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Something New from something Old.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E848F12" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6D306592" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2749AEB5" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C02720" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Pin Cushion.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A9DA80" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="295BA679" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B582A7" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7262412B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Soft Toy, knitted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6AFC3E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4F55A8EA" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0E4287" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1B1554" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Soft Toy, in any other craft.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0DFAA7" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="50F1A999" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="243E0774" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB0BCF0" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any item made following a pattern. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="694D2E2F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Garment made from a paper pattern, e.g. Simplicity, Butterwick etc. Both the Garment and the Pattern Envelope are to be submitted together. Judging criteria to include fabric suitability, sewing skills, originality, choice of notions (buttons, trim etc.) and standard of finish.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="404CD20F" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="62043B54" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5765032B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A decorative Draft Excluder (any medium).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="593779E9" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="092C91F7" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E23714C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BE6760" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A homemade, Novelty Tea Cosy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="73907D87" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="553AC94C" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE87631" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0AF7E4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Article of Beadwork. (Junior Class - 15 years of age and under).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D4A140" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: Mr R. Moore &amp; daughters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="698FDABB" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B495987" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FC769E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Article of Beadwork - Jewellery.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5F7ECB" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: Mr R. Moore &amp; daughters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="2FB29993" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC71F7C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="480FB2EF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Article of Beadwork - Other.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D506154" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: Mr R. Moore &amp; daughters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="1862A531" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BA6FDF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH29</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Anne Moore Memorial Trophy awarded for the best article of beadwork classes 44-45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7FF83971" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6800ED" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH30</w:t>
+            </w:r>
             <w:r>
-              <w:t>1</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Society's Trophy awarded to the best exhibit in classes 27 - 45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="2B4D0DA3" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C0B0D7" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH31</w:t>
+            </w:r>
             <w:r>
-              <w:t>1 jar Raspberry Jam.</w:t>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Mary Coultate Memorial Trophy for the best article of embroidery</w:t>
+            </w:r>
             <w:r>
-              <w:t>2</w:t>
-[...1082 lines deleted...]
-              <w:t>Classes 10 - 23</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 30, 31 &amp; 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25AC1160" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="4610DE7C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552343F3" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="3B709ED9" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00C208BE" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C208BE">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
-        </w:rPr>
-        <w:t>Handicrafts</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Patchwork and Quilting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7E3C21" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="6A8AD108" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>All articles exhibited must have been made by the exhibitor and completed since the date of the last show.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3165BD46" w14:textId="0B32D2A0" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="6A8216D1" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E439A">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-      <w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Mrs K. Allaway (Barton Hill)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271AE140" w14:textId="2E8245A9" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="1BB233E2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £1 Entry Fee 50p</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5654"/>
+        <w:gridCol w:w="1037"/>
+        <w:gridCol w:w="9413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236875" w14:paraId="557EFF44" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6B1377CD" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7D246B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EAE301" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6CF370FA" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E7D687" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1DD7FB" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Quilt - patchwork and/or quilted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="35827C2B" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="52421AE2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0E37E0" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Wall Hanging - patchwork and/or quilted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="5B40FE15" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E257C2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4D9B06" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cushion - patchwork and/or quilted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="25EEA0E0" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="676061B7" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77918D82" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Any other item - patchwork and/or quilted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6F35C09B" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9E7389" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC33785" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Bag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="159D3F00" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2AEB99" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH32</w:t>
+            </w:r>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rylands Rose Bowl awarded to the best exhibit</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...897 lines deleted...]
-              <w:t>Classes 30, 31 &amp; 34</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 46 - 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3075A7C1" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="4C86A490" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E8A111F" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="6463FFAD" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00C208BE" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C208BE">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Photography and Art</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="71BFACEC" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="6B54881B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Patchwork and Quilting</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>All exhibits are to be the entrant’s own work.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Photographs taken by professional photographers are not eligible for these classes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Classes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 51a – 51d max size 7” by 5” and to be unmounted</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537DF0E0" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="24F6621B" w14:textId="48F8E70E" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003E439A">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003E439A">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F941AA">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Photography</w:t>
+      </w:r>
+      <w:r w:rsidR="001313FB">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00226DF7">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mr Richard Burdon (Pickering)</w:t>
+      </w:r>
+      <w:r w:rsidR="004260E8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Art – Mrs R. Weetman &amp; Ms I. Hill</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1E67AC" w14:textId="34637AB8" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Mrs K. Allaway (Barton Hill)</w:t>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £</w:t>
+      </w:r>
+      <w:r w:rsidR="00F139EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Entry Fee: £50p</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1111"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2039"/>
+        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="9940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236875" w14:paraId="2C9C584C" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="0FED2909" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="787BFE5C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D9F733" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="5C1E7E3B" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="184BF904" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>51a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="359CD184" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Photograph, colour print “A Sporting Moment”.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="5EC460C1" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DD9000" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>51b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EA1F6E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Photograph, colour print of “Up Close”.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="316107F0" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC0A2E2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>51c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F35789E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Photograph, colour print of “Still Life”.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="470C10E2" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="727A410D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>51d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="571E78C5" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Photograph, colour print of “The Great Outdoors”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="3EC4D593" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F0767C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FE385C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Piece of Artwork, on paper, any medium. (Artwork max. size A4 and to be mounted but unframed)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="25A13C7A" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20422C11" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH33</w:t>
+            </w:r>
             <w:r>
-              <w:t>Name</w:t>
-[...243 lines deleted...]
-              <w:t>Classes 46 - 50</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sheila Rhodes-Lucas Silver Jubilee Trophy awarded to the most points in classes 51a - 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E6813BA" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="3599E5EB" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C9AAC1" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="6C163ACA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00066F6B">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
         </w:rPr>
-        <w:t>Photography and Art</w:t>
+        <w:t>Farm produce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CE9C57" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="2BDA5018" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Roots may be cut to ensure soundness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
-        <w:t>Photographs taken by professional photographers are not eligible for these classes</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>£15 prize money donated by Mr P. Stephenson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 51a – 51d max size 7” by 5” and to be unmounted</w:t>
+        <w:t>£15 prize money donated by Mr G. Clayton</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A345E4C" w14:textId="71A953DD" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="713F742B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E439A">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="003E439A">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mr S Stonehouse (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Braw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A589274" w14:textId="06A9C6B1" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: £1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F139EC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>£</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £1.  Entry Fee 50p.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="791"/>
+        <w:gridCol w:w="2865"/>
+        <w:gridCol w:w="2865"/>
+        <w:gridCol w:w="3929"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F139EC" w:rsidRPr="00474E01" w14:paraId="1F2149C4" w14:textId="77777777" w:rsidTr="00C75B5E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F7374C" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CD692C" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01111935" w14:textId="757A02E1" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0800BB62" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F139EC" w:rsidRPr="00474E01" w14:paraId="7991A241" w14:textId="77777777" w:rsidTr="00C75B5E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1794CB" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="629C7DC2" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B414DD" w14:textId="5F83E95D" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12 Ears Barley.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41912DAA" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F139EC" w:rsidRPr="00474E01" w14:paraId="219FADB0" w14:textId="77777777" w:rsidTr="00C75B5E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="630A8D19" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7176F002" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D3F118" w14:textId="41BFADAF" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12 Ears Wheat.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD4E69C" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F139EC" w:rsidRPr="00474E01" w14:paraId="3266888C" w14:textId="77777777" w:rsidTr="00C75B5E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D70990" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68820C99" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25969DE0" w14:textId="67E57338" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12 Ears Oats.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E335592" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F139EC" w:rsidRPr="00474E01" w14:paraId="65580B30" w14:textId="77777777" w:rsidTr="00C75B5E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="229139C7" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7823BC99" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="386255BE" w14:textId="35041198" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A pair of Turnips or Swedes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F803AAF" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F139EC" w:rsidRPr="00474E01" w14:paraId="16B4ECF6" w14:textId="77777777" w:rsidTr="00C75B5E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB21271" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B9F6DC" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="337A695F" w14:textId="31C6DA85" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Heaviest Root, any variety (weight to include top).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A291FC6" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F139EC" w:rsidRPr="00474E01" w14:paraId="61E27229" w14:textId="77777777" w:rsidTr="00C75B5E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F360ED" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="752A9D1E" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DA297B" w14:textId="27189576" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A bale or truss of this season’s hay.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5076352A" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F139EC" w:rsidRPr="00474E01" w14:paraId="74052A83" w14:textId="77777777" w:rsidTr="00C75B5E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="474269EF" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="136B846B" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1371" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E6C3E6" w14:textId="45EC404C" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Best Sample of Malting Barley.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F632BD" w14:textId="77777777" w:rsidR="00F139EC" w:rsidRPr="00474E01" w:rsidRDefault="00F139EC" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kindly Sponsored By: 1st prize kindly sponsored in memory of Mr D. and Mrs S. Jewitt, Hutton </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Buscel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75B5E" w:rsidRPr="00474E01" w14:paraId="0CED29A2" w14:textId="77777777" w:rsidTr="00C75B5E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="053CEA17" w14:textId="2DCAA9B4" w:rsidR="00C75B5E" w:rsidRPr="00474E01" w:rsidRDefault="00C75B5E" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>G. A. Pearson Memorial Cup awarded for the most points in classes 53-59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0162E4F3" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA3EFA0" w14:textId="255DE718" w:rsidR="00465DF5" w:rsidRPr="0035022F" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035022F">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Woodworking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152CC2EA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>All articles exhibited must have been made by the exhibitor and completed since the date of the last show.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713E5329" w14:textId="1C702AE5" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judges: </w:t>
+      </w:r>
+      <w:r w:rsidR="006577E8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Keith Gardham (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1513C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bridlington)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F094905" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Mr</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes:  1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Richard Burdon (Pickering)</w:t>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3. Entry Fee:  50p.   Maximum 3 entries per person per class.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4931" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2003"/>
+        <w:gridCol w:w="8303"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4EC11B6D" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="22435235" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4028" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB58BCE" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="77A75D88" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61460A46" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4028" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57050BED" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A turned Bowl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6145CDA6" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABC33D3" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4028" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="511D0496" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>An item of spindle work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4545CBA8" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEF4D5E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4028" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7077F6D9" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Any item in wood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="3F995D67" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A2CA5E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4028" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3A45EC" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a decorated/textured item</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="79A11D31" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E9ECC5" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="0035022F" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035022F">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scarecrow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2D00BC" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mr P Riley (Thornton-Le-Dale)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1281E47F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £2.  No Entry Fee</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1460"/>
+        <w:gridCol w:w="2602"/>
+        <w:gridCol w:w="7848"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236875" w14:paraId="30075377" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="3183073E" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C279875" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...11 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3755" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36107C73" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...271 lines deleted...]
-              <w:t>Classes 51a - 52</w:t>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="544C0C50" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB9A999" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3755" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FABFE6B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Theme: Space</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="325591CF" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="048130CF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C78B38" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="52AF4936" w14:textId="77777777" w:rsidR="00845A4A" w:rsidRDefault="00845A4A">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3A1D35" w14:textId="6434A51E" w:rsidR="00465DF5" w:rsidRPr="0035022F" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0035022F">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
-        </w:rPr>
-        <w:t>Farm produce</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fleeces</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EC67CF" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="2F7F7A4F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> G. Clayton</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>A fleece may be entered into an alternative class at the discretion of the judge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F659387" w14:textId="4F742D43" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="4883EC82" w14:textId="387A8A9F" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E439A">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ms A Hall (Wilton)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08151FD5" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Mr</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> S Stonehouse (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
       <w:r>
-        <w:t>Brawby</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
       <w:r>
-        <w:t>)</w:t>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £1. Entry Fee 50p.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4687"/>
+        <w:gridCol w:w="2240"/>
+        <w:gridCol w:w="8210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236875" w14:paraId="65B2DE80" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="5AA890E0" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D72D15F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...11 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D6FCAF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...326 lines deleted...]
-              <w:t>Classes 53 - 59</w:t>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="348C6156" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCAD046" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A4BA4F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fine Fleece.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="68B5EF69" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="087EE4CE" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="071C6E08" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Medium Fleece.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7864AD04" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AE8C6D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="114E000D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cross and Lustre Fleece.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="5E28B4EB" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="494E586E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA3560A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hill or Mountain Fleece.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7830D8A6" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB17BCD" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3928" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E75EE8" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Naturally Coloured Fleece</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="777BF594" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="04F44781" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69892FCA" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="2A67C242" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="0035022F" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0035022F">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fruit Liqueur</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4EFB507E" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="69941FC3" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Woodworking</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Entries to be judged on taste, appearance and presentation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>All entries to be in a clear glass bottle (min. 500ml)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E111F4E" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="7293681C" w14:textId="22E24331" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003E439A">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mr Vivian Hall (Malton)</w:t>
+      </w:r>
+      <w:r w:rsidR="00120619">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Mrs A. Chaddock</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2ED1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A2ED1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ruswarp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A2ED1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0DE612" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>To Be Confirmed</w:t>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £1. Entry Fee 50p.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1709"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2317"/>
+        <w:gridCol w:w="1408"/>
+        <w:gridCol w:w="9042"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236875" w14:paraId="0AAB14D8" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="2D653887" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C400998" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBCE9E2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="0D8711C4" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F365A14" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="032A6C3D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Bottle of Sloe Gin.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="257F9903" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C14920" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1F0E97" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 Bottle any other fruit liqueur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="34267C7F" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1DDFFB" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH35</w:t>
+            </w:r>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Spendlow</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Trophy</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...152 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 70 - 71</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33B006E9" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="4382E595" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0305F4E3" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="22E190C6" w14:textId="77777777" w:rsidR="00825A50" w:rsidRDefault="00825A50">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110C1FAC" w14:textId="42C1E100" w:rsidR="007451DD" w:rsidRPr="00066F6B" w:rsidRDefault="007451DD" w:rsidP="007451DD">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00960767">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
         </w:rPr>
-        <w:t>Scarecrow</w:t>
+        <w:t>Shepherds' Crooks and Walking Sticks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CC8E0B" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="1927D46A" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="007451DD">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.   All Sticks to have been made by the competitor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ii.  Points gained will quality for the British &amp; United Kingdom National Stick Making Championship.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Points awarded as follows: 1st 3pts; 2nd 2pts; 3rd 1pt. Best Stick in Show awarded 3pts.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>iii.  All Sticks to be staged before judging which will commence at 10:00 a.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>iv.  Only the Judge and Stewards will be allowed behind the barriers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>v.  To reduce the possibility of sticks being damaged, only Stewards will hand them out at the end of the competition.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>vi.  Horn means any type of horn other than Buffalo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Online entries preferred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Entries may also be made at the Hill Institute, Thornton-le-Dale on 3rd August from 6:00 p.m. to 8:00 p.m. or sent by 16 July to: Karl Avison, The Granary, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Topbridge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Farm, Thornton le Dale, Pickering YO18 7RA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ENTRIES CLOSE 3rd AUGUST at 8:00 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>NO ENTRIES ACCEPTED ON MORNING OF SHOW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ALL ENTRIES TO BE DELIVERED &amp; STAGED BY 9:30 A.M. AND TO REMAIN UNTIL 5:00 P.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>EXHIBITORS ARE RESPONSIBLE FOR THE COLLECTION OF THEIR ENTRIES AT 5:00 P.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Attention:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Novice class 102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">A Novice is defined as a competitor who has not previously entered in any stick making competition and is permitted to enter as a Novice for 3 consecutive years. A competition year is defined as a calendar year the 1st of January to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>31st</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> December</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280CB290" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="007451DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF4A98C" w14:textId="1B763C71" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="0A2AFFCE" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="007451DD">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E439A">
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10; 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £8; 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £6. Entry Fee £1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA42BDF" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="007451DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B33E007" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="007451DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> P Riley (Thornton-Le-Dale)</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mr Robert Remington (Wombwell)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2207"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2993"/>
+        <w:gridCol w:w="407"/>
+        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="4657"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236875" w14:paraId="4FFAF80C" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="7AD98BBE" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40265A77" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A694CB1" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AFE463" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="5F49F8FD" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D2F9CE" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C5F806" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plain Horn Neck Crook</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C8F41E" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="13219FB4" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E1F6CD" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC5D7BB" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plain Wood Neck Crook - one or two piece</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F22928" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="54A3FC22" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF86A66" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="541692C3" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plain Walking Stick, Horn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0109162A" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="7D73D680" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="320C8B01" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="263D84D3" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plain Walking Stick Wood - one or two piece</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="211D55DE" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="628D69CC" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF8D6D2" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68562CE6" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fancy Walking Stick, Horn – Coloured or Natural.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D056200" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="159AA6C8" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6620A21B" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF7CE56" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fancy Walking Stick, Wood – Coloured or Natural.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B37BA2" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="50DCBDBB" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FD1195" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F98738B" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plain Thumb Stick, Horn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26958359" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="510B9D20" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6784F4" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="01644C34" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plain Thumb Stick, Wood, two </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>piece</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCC05E8" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="24B89C00" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4597C624" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A993408" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plain Thumb Stick Natural Wood as grown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="126E18C3" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="5011A9DE" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59457774" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5904739B" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Any type of stick, Deer Antler.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD3F2AD" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="2FAFCFCF" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AE8D61" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="53729303" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Any type of stick, Buffalo Horn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7EAC95" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="4A69B382" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C3FF76" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="282BFB61" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ladies Plain Walking Stick, Horn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5783D7" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="5167394C" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="54186B5A" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DB2F77" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Half Head or Sportsman Stick, Coloured or Natural.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB8C4EB" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Stan Andrews Memorial Trophy awarded to 1st place</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="5656D3C0" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="000DEEDB" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3190FDA8" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Novice Class. Any type of stick, Wood.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="225FF56B" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="70CF3EC3" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C064A56" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="785E9A0F" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Novice Class. Any type of stick, Horn including Antler and Buffalo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="604922F7" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="4F9D34A8" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A7A14B" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Alf Matthews Memorial Trophy awarded for the best novice entries</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE3AE2A" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 88 - 102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="7E2F5697" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFA0219" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH38</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The T Cockburn Challenge Cup awarded to the best exhibit in show</w:t>
+            </w:r>
             <w:r>
-              <w:t>64</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 88 - 102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="6EC328E3" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7919D311" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH39</w:t>
+            </w:r>
             <w:r>
-              <w:t>Theme: Space</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Society's Trophy for most points in the show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 88 - 102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007451DD" w:rsidRPr="00474E01" w14:paraId="05A171DF" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="50047417" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Ernest Lunn Memorial Trophy awarded to the stick chosen by the family</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E67849" w14:textId="77777777" w:rsidR="007451DD" w:rsidRPr="00474E01" w:rsidRDefault="007451DD" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stick must not </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>won</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a prize in this </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>years</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> show. Classes 88 - 102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75B5E" w:rsidRPr="00474E01" w14:paraId="695C72CE" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAD42E6" w14:textId="77777777" w:rsidR="00C75B5E" w:rsidRPr="00474E01" w:rsidRDefault="00C75B5E" w:rsidP="00C75B5E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00825A50">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The British </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00825A50">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Stickmakers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00825A50">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Guild Award for Best Stick in Show (Sponsored by Thornton-le-Dale Show and Sports Society)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="389FE68D" w14:textId="77777777" w:rsidR="00C75B5E" w:rsidRPr="00474E01" w:rsidRDefault="00C75B5E" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="588398B9" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="23590110" w14:textId="77777777" w:rsidR="00674F42" w:rsidRDefault="00674F42">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7831443A" w14:textId="2888CE24" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960767">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+        </w:rPr>
+        <w:t>Horticulture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1513632D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Online entries preferred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Prizes: 1st £5; 2nd £3; 3rd £1. Entry fee 50p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Entries may also be made at the Hill Institute, Thornton-le-Dale on 3rd August from 6:00 p.m. to 8:00 p.m. or sent by 16 July to: Karl Avison, The Granary, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Topbridge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Farm, Thornton le Dale, Pickering YO18 7RA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ENTRIES CLOSE 3rd AUGUST at 8:00 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>NO ENTRIES ACCEPTED ON MORNING OF SHOW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Points for Trophies to be awarded as follows: 1st 5pts; 2nd 3pts; 3rd 1pt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Trophies for all Tent Classes will be presented in the Marquee at 3:45 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ALL ENTRIES TO BE DELIVERED STAGED BY 9:30 A.M. AND TO REMAIN UNTIL 5:00 P.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>EXHIBITORS ARE RESPONSIBLE FOR THE COLLECTION OF THEIR ENTRIES AT 5:00 P.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Attention:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Flower Arrangements: All exhibits are to be arranged on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Showfield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the day of the Show unless otherwise indicated</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D083CD" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B86D011" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="115D09C5" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="008F2758" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008F2758">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
-        </w:rPr>
-        <w:t>Fleeces</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Garden Produce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AA4538" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="394C8A2E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
       <w:r>
-        <w:t>A fleece may be entered into an alternative class at the discretion of the judge</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> A Hall (Wilton)</w:t>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mr B. Dale (Malton)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Classes 176 – 182 and 220 – 230 Sponsored R V Roger Ltd</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1691"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2293"/>
+        <w:gridCol w:w="1093"/>
+        <w:gridCol w:w="5545"/>
+        <w:gridCol w:w="3812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236875" w14:paraId="42AC5858" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="2F25EC75" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="485DE8B8" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B5A4CC" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34800AAA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="131BBC98" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CED1008" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8CE058" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3 Courgettes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="708756D9" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6C5B1E96" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1ECD24" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB0A136" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Cherry Tomatoes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65258B3A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="433C0A7E" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB15D9E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="756183C9" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 Cauliflower</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3909ACEE" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="1604D29E" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="716B4A0E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C04E376" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plate 4 Kidney Potatoes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="229700C2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7E8D4442" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5210BD75" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="674104F9" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plate 4 Coloured Round Potatoes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4468ABA2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="2F7F409A" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C809316" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B977741" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plate 4 White Round Potatoes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC6BE4C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="0F5DAC91" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDE295D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E5B152" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3 Onions, dressed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED07D24" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="702E1B6E" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B1EC07" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB8889C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Onions, Green, Salad.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="055D87C4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="59D24EAE" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DF31C3" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1484E7C6" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3 Onions, undressed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BC59EA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6CB430CA" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74215FE5" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F68C99B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Shallots - Red.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="320B0B10" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="591B6CAA" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C09644" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1251834D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Shallots - White.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C26D738" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4144C302" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C249020" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B9D159" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Shallots - Straw.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A1263E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="64432FB0" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F9FD32" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62732175" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2 Red Beetroot - Globe.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D76B7A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="164A3BD2" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00896342" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B1992B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 Head Lettuce.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="054DD753" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="76333ADD" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E5AD03" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2B1362" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 Vegetable Marrow.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35937D1B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="034B0897" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26662A1F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="386AA83A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 Cucumber.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC47F0D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="5D7F78E0" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="70954DDD" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD8FC4B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1 Cabbage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61538E1A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="22A8EAA5" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4D05C2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>167</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE2E241" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3 Carrots, long, pointed, foliage trimmed to 3".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0EBE56" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="66C188DF" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="453E8A17" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B447F82" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3 Carrots, other than long. Pointed, foliage trimmed to 3".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDC47F6" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="06BDCED0" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="29ACD16B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EAB9C1" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Pods French Beans.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E510AE" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7B5343C3" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB3AEBF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A439D2C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Pods Broad Beans.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF154E9" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="0BADC994" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="445B76DE" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EBF333" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Pods Runner Beans.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDDA91F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="75E82D4C" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="251AF8E7" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CB69FF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4 Tomatoes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AE1855" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="41716458" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="671EB431" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>173</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF3B81C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plate of 6 Mangetout. Pods to include 1 inch of stalk.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EACAC2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4BAF2C50" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="36236514" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E97355" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plate of 6 Chillies, round or straight, any colour, to include 1 inch of stalk.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FA26CC" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="343A45EE" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A43C87D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="356F2B91" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Pods Peas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E73072" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="2092DF0C" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A997DFF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8384DE" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12 Dessert Gooseberries.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="298CFB56" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="59111CC9" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8389CE" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>177</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4A7162" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12 Largest Gooseberries.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14ECBCBB" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7E0D7F02" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="008A3679" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>178</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51585F34" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plate of Blackcurrants on Stalks. Max plate size 10".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46491DEA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7C6FF5BA" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CE6A3B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CE590A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Plate of Raspberries. Max plate size 10".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="623A94EB" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="44DA17CC" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E32D229" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB556D2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4 Apples, cooking.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD08DBA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Bernard Grayson Challenge Trophy awarded to 1st place</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="528DA2B2" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCFD76E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>181</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29888D80" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tray of 4 Salad Vegetables, (different kinds).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A928C2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="47BE3DA4" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA76932" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>182</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="177B7789" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tray of 6 Fruits grown in the open.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A58A79" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="710D4211" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="684F95D1" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>183</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50335994" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Best Dressed Vegetable - for children under 17 years.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0056C2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="662B8BB0" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="24AC6E1A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0608B2E4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Best example from one vegetable and one flower class.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1824" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C38755" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The C. Kirby Memorial Trophy will be awarded to 1st place</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="5FE5C27C" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9AC78A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH41</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Buck Inn Trophy for the best potatoes</w:t>
+            </w:r>
             <w:r>
-              <w:t>65</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 153 - 155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4E4D076E" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C630896" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH42</w:t>
+            </w:r>
             <w:r>
-              <w:t>Fine Fleece.</w:t>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Society's 1953 Coronation Challenge Trophy awarded for the most points</w:t>
+            </w:r>
             <w:r>
-              <w:t>66</w:t>
-[...153 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 150 - 184</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0038E957" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00236875" w:rsidP="003E439A">
+    <w:p w14:paraId="7C22F5DA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="225C7138" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="643EA5CD" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00C24572" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C24572">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
-        </w:rPr>
-        <w:t>Fruit Liqueur</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Flower Arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E103064" w14:textId="77777777" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="526BA22E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>All entries to be in a clear glass bottle (min. 500ml)</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All exhibits are to be arranged on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Showfield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the day of the Show unless otherwise indicated</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E73D258" w14:textId="6E3ECDEF" w:rsidR="00236875" w:rsidRDefault="00000000" w:rsidP="003E439A">
+    <w:p w14:paraId="0639B075" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E439A">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mrs Cecile Scaling (Kirby Misperton)</w:t>
+      </w:r>
       <w:r>
-        <w:t>Mr</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Prizes: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Vivian Hall (Malton)</w:t>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £1. Entry Fee 50p.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1458"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2677"/>
+        <w:gridCol w:w="389"/>
+        <w:gridCol w:w="1683"/>
+        <w:gridCol w:w="8378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236875" w14:paraId="484344C1" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="3446F386" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3321A3" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9E5FB4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CA4F09" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="68C2069B" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F91AB2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F81EF4A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A musical of your choice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C5AE72" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="0D79C9D9" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7684552D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC49CA1" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beautiful Yorkshire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB99AF1" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="05C0E6FF" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14414973" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AB7C6C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D1052F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7A39A3D5" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="546A6F1F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1235D1BB" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Shades of Green</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BBA1C4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Novice class for those who have not won a prize in previous years.  The Mary Hooke Memorial Trophy will be awarded to the winner of this class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="44E91728" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="104F1519" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH64</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Elsie Turnbull Memorial Trophy</w:t>
+            </w:r>
             <w:r>
-              <w:t>70</w:t>
-[...109 lines deleted...]
-              <w:t>Classes 70 - 71</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Awarded to the overall winner of Classes 210 - 212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="506B4681" w14:textId="77777777" w:rsidR="00EC78EE" w:rsidRDefault="00EC78EE" w:rsidP="003E439A">
+    <w:p w14:paraId="3D2A206A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00066F6B" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EC78EE">
-[...2 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="142A55E8" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372E5F20" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00C24572" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C24572">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Flowers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09043129" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mrs Sarah Bradley (Pickering)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DE9FE8" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000659D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £1. Entry Fee 50p.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="389"/>
+        <w:gridCol w:w="4632"/>
+        <w:gridCol w:w="5429"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4BDFCC67" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A9289F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F885573" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Foliage Plant.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C42DB32" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="6FA6A585" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B170F2" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2946D27A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Flowering Plant </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D054EA4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(exc. Fuchsia and Orchid).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="2490A3B7" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6728C524" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="221FF097" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Fuchsia (max 7" pot).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5D83A8" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Lilian Clarke Memorial Trophy will be awarded for the best Fuchsia in this class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="424B898A" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE57B98" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC36770" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>An Orchid, any variety.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C63F8C6" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="42073A0D" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E84327" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77652F11" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Cactus plant or Succulent.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCBA1B3" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7FC7D6D8" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4ADF76" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="156B8A6F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vase of Hardy Perennials, 12 Mixed Specimens - minimum 3 varieties.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AA929F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="37C56430" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="308A0AB1" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC8E345" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vase of Annuals, 12 Mixed Specimens - minimum 3 varieties.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C3A608" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="72803E1F" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA152C4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>227</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F0EE11" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vase of mixed garden flowers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE9B2E0" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Fulton Challenge Trophy will be awarded to the winner of this class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="226CD32B" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDC2A1E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6548884E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2 Vases Sweet Peas, different varieties in own foliage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA1F626" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prize money donated in memory of Mrs N. Baxter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="47E40EB5" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EDD769" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="166DB93B" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A Single Rose Buttonhole.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A67B6FF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The I. G. and M Hooke Trophy will be awarded to the winner of this class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="222CA1D9" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="131506D4" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B3BB06" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Roses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="121A9E03" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The George Hodgson Memorial Trophy will be awarded to the winner of this class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="405054DF" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2549C39F" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E270AC" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Pansies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F093C05" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="77217232" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D4CCAC" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BCBE45" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 Asters.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDC4A77" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="710C3425" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5926E67E" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>233</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="44655334" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 African Marigolds.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E35CD26" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7C0D764F" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C396DB1" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4232220D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3 Decorative Dahlias.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18512537" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="15C41DE6" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B80B1E8" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0335D8D8" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3 Small Ball or Miniature Ball Dahlias.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CC757D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4AF836E9" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBBB0BC" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E77EE44" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3 Pom-Pom Dahlias not more than 2ins. diameter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FC9BF7" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="4CD388F7" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5F5CDE" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="787A6A6A" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3 Cactus Dahlias.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B516670" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="55D18B15" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3A40FF" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DC6B99" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Bowl Dahlias, 10 blooms.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E18BB2D" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="5473BC12" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D18762" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B43A3E1" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3 Gladioli.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF2AA16" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The W. Croft Challenge Cup will be awarded to the winner of this class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="474743F7" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7702F393" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Arthur Bolton Rose Bowl awarded for the most points</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 220 - 224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="7372D6F7" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1407346C" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Don </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lickes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Memorial Trophy awarded for the most points</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 234 - 237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465DF5" w:rsidRPr="00474E01" w14:paraId="0120B220" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="17ADC9BA" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Joey Barnes Trophy awarded for the most points</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 220 - 239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5E5E2906" w14:textId="77777777" w:rsidR="00465DF5" w:rsidRPr="00474E01" w:rsidRDefault="00465DF5" w:rsidP="00465DF5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739A3C83" w14:textId="77777777" w:rsidR="00701B2A" w:rsidRDefault="00701B2A"/>
+    <w:sectPr w:rsidR="00701B2A" w:rsidSect="008F4367">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14A5386A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C2800E6"/>
+    <w:lvl w:ilvl="0" w:tplc="8AA2D900">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17D91CEA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF323236"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21945282"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="014065B4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56402B56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A4AA712"/>
+    <w:lvl w:ilvl="0" w:tplc="15A81652">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A372BA5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E04B2F6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60E7443C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAB6629E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A090494"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B888AF62"/>
+    <w:lvl w:ilvl="0" w:tplc="F35838F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1975984612">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="772361173">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="478570387">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1010793820">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="157231390">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1876188031">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1475609245">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00236875"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F200D9"/>
+    <w:rsidRoot w:val="00465DF5"/>
+    <w:rsid w:val="000A2ED1"/>
+    <w:rsid w:val="00120619"/>
+    <w:rsid w:val="0012385B"/>
+    <w:rsid w:val="001313FB"/>
+    <w:rsid w:val="00226DF7"/>
+    <w:rsid w:val="004260E8"/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rsid w:val="00583F60"/>
+    <w:rsid w:val="006577E8"/>
+    <w:rsid w:val="00674F42"/>
+    <w:rsid w:val="00701B2A"/>
+    <w:rsid w:val="007451DD"/>
+    <w:rsid w:val="00825A50"/>
+    <w:rsid w:val="00845A4A"/>
+    <w:rsid w:val="008F4367"/>
+    <w:rsid w:val="00934374"/>
+    <w:rsid w:val="009C4E52"/>
+    <w:rsid w:val="00A1513C"/>
+    <w:rsid w:val="00B62D7F"/>
+    <w:rsid w:val="00C75B5E"/>
+    <w:rsid w:val="00CC6E4A"/>
+    <w:rsid w:val="00E759CA"/>
+    <w:rsid w:val="00ED3B12"/>
+    <w:rsid w:val="00F139EC"/>
+    <w:rsid w:val="00F43A3B"/>
+    <w:rsid w:val="00F941AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4E5556EE"/>
-  <w15:docId w15:val="{225B863B-8F7C-46FC-95FD-6AFBCD3E0ED7}"/>
+  <w14:docId w14:val="33D9A518"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{50285300-4319-4B25-8DD3-97DCD5472594}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5113,439 +13939,952 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00465DF5"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="myTable">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderStyle">
     <w:name w:val="HeaderStyle"/>
+    <w:rsid w:val="00465DF5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465DF5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00465DF5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5450</Characters>
+  <Pages>8</Pages>
+  <Words>2089</Words>
+  <Characters>11908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...15 lines deleted...]
-  <Company/>
+  <Company>Fera Science Limited</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6394</CharactersWithSpaces>
+  <CharactersWithSpaces>13970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Gena Douglas</dc:creator>
+  <dc:creator>Hez Hird</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>