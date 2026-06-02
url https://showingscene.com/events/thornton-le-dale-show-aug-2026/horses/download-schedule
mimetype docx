--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,3443 +1,9345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="187B057D" w14:textId="77777777" w:rsidR="000B45CD" w:rsidRDefault="00BC3D3E" w:rsidP="00F5141A">
+    <w:p w14:paraId="5BC2AC50" w14:textId="77777777" w:rsidR="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
         </w:rPr>
         <w:t>Horses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428E431C" w14:textId="77777777" w:rsidR="000B45CD" w:rsidRDefault="00BC3D3E" w:rsidP="00F5141A">
+    <w:p w14:paraId="56596FD3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E436E9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>No entries will be accepted on show day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E436E9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E436E9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>NB. A rider must not have attained the maximum age stipulated in a class, before 1st January this year.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E436E9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E436E9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>An Equine Passport, containing an up-to-date vaccination record, must accompany every horse and pony attending the Show. It is mandatory that all horses and ponies are fully vaccinated against Equine Flu where a valid vaccination protocol needs to have been followed. Random checks by officers of the Show may be made at any time during the Show; any horse or pony without a valid vaccination protocol or owner/exhibitor unable to produce a valid passport will lead to immediate eviction of that horse or pony from the showground. Foals will not be expected to have commenced their primary course of influenza vaccinations before 5 months of age</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0813EB6D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E436E9" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5266"/>
+        <w:gridCol w:w="5190"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="0CA308EA" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68688429" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>LIST OF PERPETUAL TROPHIES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="56A85E1E" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E2EFDA"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6599C1B0" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>HORSES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="287E195C" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="142F954B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Geoff and Francis Dunn Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="007F2369" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best pony, not exceeding 15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>h.h.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, rider to be 16 years or under. Local Children’s Class; Class 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="31D2FCF7" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="089FAA54" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Society’s Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70561791" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded for the best turnout, local children’s class; Class 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="69A2E469" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="063F6587" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Mousie Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49269EB2" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best working pony, not exceeding 13.2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>h.h.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, rider to be 14 years or under; Class 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="4541CC39" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29217081" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E. J. Vardon Challenge Cup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02E5CEF9" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best working pony; Class 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="1E9B5876" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08446F2B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The R Fletcher Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4469818A" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best hunter, 16 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>h.h.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and over; Class 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="148B6A9B" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="489D6BBA" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Jack Turnbull Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3A95A3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the for best hunter under 16 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>h.h.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>; Class 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="01DDDAC6" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43856E5C" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Hilda Wharton Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70E7A625" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best overall hunter; Classes 4 &amp; 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="5E9001A6" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="371E7ED3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Society's Millenium Bowl for Champion ridden Hunter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27F43488" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the Champion Hunter; Classes 4 &amp; 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="65944FBC" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="559C18A4" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Richard Morley Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="606A3586" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>RoR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> thoroughbred show horse; Class 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="07FFC864" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05C3DB62" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Frank Avison Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45C3EA49" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best brood mare with foal at foot, Class 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="66DB7EA6" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB75DF2" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Frank Cundall Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="679C00E7" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2 or 3 year old</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hunter; Class 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="4A58F50B" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D969341" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Peter Sykes Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="649BDC22" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best pony brood mare; Class 13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="13CE6867" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51BD8807" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>John Credland Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1856FF" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>best  pony</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> foal; Class 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="307CE408" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70880351" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Paddisons</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Pickering Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF43AB4" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best pony yearling; Class 15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="5A8FCA82" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4244DC2D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Society's Silver Jubilee Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66BF78F2" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best pony </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2 or 3 year old</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>; Class 16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="4CA05889" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5958BAF6" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Society’s Perpetual Challenge Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C095220" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the champion hunter or pony; Classes 8 - 16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="2E4182E1" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E71617A" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Hawsker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stud Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB559C4" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best standard yearling; Class 19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="2013EB9B" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2246C0F1" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Hawsker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stud Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6490CE" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best miniature yearling; Class 18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="6046004E" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="374258B3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Hawsker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stud Cup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07519822" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best miniature Shetland; Classes 18 &amp; 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="6742355C" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="788693C3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Challenge Cup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDFA177" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>best  Shetland</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pony; Classes 17 -20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="50B3012B" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7205F02C" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Moonstruck Native Pony Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68DBBB72" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the champion pony (in hand); Classes 21-25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="63CB596F" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E40B904" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Jade Neal Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1406CBF6" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best mountain &amp; moorland pony, any age, to be ridden on a lead rein by a child 8 years or under; Class 26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="34B6A4C6" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B32D297" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Whisperdale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37C5A779" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best mountain &amp; moorland pony (in ridden classes); Class 28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="4125681C" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDC1546" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The D. Prest Challenge Cup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F28F3FF" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best yearling heavy horse; Class 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="75FACDFE" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5317D848" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Walter Tate Challenge Cup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54D12164" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2 Year old</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> heavy horse; Class 33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="45EF3552" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31BD9338" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Rosedale Damp-proofing Challenge Cup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50C58E41" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best heavy horse, 3 years and above; Class 34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="5044A428" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04DD5F3D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Thomas William Mudd Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9B4F79" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best pair of heavy horses, Class 36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="5DE388DD" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="745A6C25" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The D. Mudd Challenge Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF3AA92" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the champion heavy horse; Classes 30 - 34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="6E539482" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0680B7" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Sally Douglas Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D84E509" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best ridden pony not exceeding 12.2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>h.h.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shown on a lead rein. Rider 8yrs or under; Class 39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="37F3BCE5" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17754460" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>The John White Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08CCE82D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded to the best ridden pony exceeding 13.2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>h.h.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and not exceeding 14.2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>h.h.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rider 16yrs or under; Class 42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="6B3E8D08" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA28006" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Stan Cockerill Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21163010" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best veteran horse; Class 43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="0E8D6430" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59B56716" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Colin Chaloner Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F40A883" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the champion ridden pony; Classes 40 - 42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="49FA1832" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61493A8F" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Gordon &amp; Margaret Stead Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="515877D5" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best decorated heavy horse; Class 44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="05C73D95" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7F0CA2" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Ashley Burgess Challenge Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17146DDC" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best private horse-drawn turnout; Class 45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="1C72BF25" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47923A7F" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Henry Burnside Memorial Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDAEAE9" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best tradesman’s horse-drawn turnout; Class 46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="3479483A" w14:textId="77777777" w:rsidTr="00A77855">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="791BA164" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Hall Hotel Challenge Trophy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="340B66F3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00A77855">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Awarded to the best fancy dress on horseback; Class 47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2BD4ABA5" w14:textId="77777777" w:rsidR="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476"/>
+    <w:p w14:paraId="4023C7AC" w14:textId="77777777" w:rsidR="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AFD90B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00CF59BA" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF59BA">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Working Ponies and Hunters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70264061" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009961A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009961A8">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Judges:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009961A8">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009961A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mrs Chrissie Haley (Knaresborough) (Conformation Judge)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D422F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009961A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Eden Greenwood (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009961A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Weeton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009961A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) (Ride Judge)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0680AAB9" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes Class 1: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3. Entry Fee: £1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11223AD3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Classes 2 &amp; 3: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £15, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5 Entry fee £5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69376C4B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Classes 4, 5 &amp; 6: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £20, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £15, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10, Entry Fee £5.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5124" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1095"/>
+        <w:gridCol w:w="4806"/>
+        <w:gridCol w:w="4808"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E95476" w14:paraId="4EF207DC" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E426991" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>o.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D89DDE" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="252D1E59" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="009961A8" w14:paraId="04636D25" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3624605C" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C91704E" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pony, not exceeding 153 cm, rider to be 16 years or under. (No jumping required).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="628E33BB" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is a local class to be ridden by children who live within a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5 mile</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> radius of Thornton-le-Dale Showground. (No entries on lead rein).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="009961A8" w14:paraId="33022274" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="755EE09B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53DB950A" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Working Pony, not exceeding 138 cm, rider to be 14 years or under</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F18EDB" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="009961A8" w14:paraId="6BC049A6" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F08D23" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E635F1D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Working Pony, exceeding 138 cm and not exceeding 153 cm, rider to be 16 years or under</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7544CED9" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="009961A8" w14:paraId="2A6ECC89" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD65805" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFB9541" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hunter, 162 cm and over, to be ridden in the ring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D99A57F" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1st prize money donated by Mr D. Marley</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="009961A8" w14:paraId="6DEBA8EF" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A95D9C" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37793291" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hunter, under 162 cm, to be ridden in the ring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F95B91F" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="009961A8" w14:paraId="4621DDD6" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BCCE64" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4685A7" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Coloured Horse or Pony to be ridden in the ring. (No entries on lead rein in this class)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8241C4" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sponsored by SJP Law</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="009961A8" w14:paraId="7F49F90D" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C482838" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2244" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="173BBF24" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>RoR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Thoroughbred Show Horse, to be ridden in the ring.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2096E7" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horses must be 4 years old and over, have raced and be registered at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Weatherbys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Riders to be 16 years old and over</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="009961A8" w14:paraId="7B2EEF88" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E45F75" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Hilda Wharton Memorial Trophy will be awarded to the overall winner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 4 - 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="009961A8" w14:paraId="1708D840" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A8210D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="009961A8" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Society's Mil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ennium Bowl for the Champion ridden Hunter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009961A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 4 - 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="495CD1A3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00C746EF" w:rsidRDefault="00E95476" w:rsidP="00E95476">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1EC84BC1" w14:textId="77777777" w:rsidR="000B45CD" w:rsidRDefault="00BC3D3E" w:rsidP="00F5141A">
+    <w:p w14:paraId="08E33183" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E95476">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
-        </w:rPr>
-        <w:t>Working Ponies and Hunters</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hunter &amp; Pony Breeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03527D80" w14:textId="5F1F7D8A" w:rsidR="00F5141A" w:rsidRDefault="00F5141A" w:rsidP="00F5141A">
+    <w:p w14:paraId="0EEF1328" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring 2     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judge: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mr Craig Elenor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BEB196" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £15, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5, Entry Fee £5</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5021" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1094"/>
+        <w:gridCol w:w="4699"/>
+        <w:gridCol w:w="4701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="7ED2F85C" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AF88FB" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4326D595" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DC8B26" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="3E4AD006" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8ECD2A" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4761CC41" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hunter Brood Mare with foal at foot or stinted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE5A72B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="76216ABC" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="571B40E2" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B94FB9D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hunter Foal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8583E3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="704A201C" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B08B53D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="181DEA9C" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hunter Yearling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBE297B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="74C435EF" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66BEB680" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6C2EBB" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2 or 3 year old</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hunter (Class may be split at Judge’s discretion if entry numbers warrant it)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A499ACA" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="14634223" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26560A16" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCDB5FF" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Coloured Horse or Pony, to be shown in hand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CBE6D4" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="17A6F74A" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EECFA81" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2452ECC6" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Brood Mare 148 cm or under, with foal at foot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C522D77" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="1277909D" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B69892D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC08580" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Foal, Produce of Mare 148 cm or under</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CE469B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="304537F0" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF38485" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2F9F9C" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pony Yearling, produce of a mare, 148 cm or under</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0AED7B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="1842ED4E" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7FCB20" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A07BC4" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2 or 3 year old</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pony, produce of a mare, 148 cm or under</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB8F2AE" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Class may be split at Judge’s discretion if entry numbers warrant it).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="5E77D89B" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9698FC" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Society's Perpetual Challenge Trophy awarded to the overall winner of classes 8 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Parade of first prize winners in ring for judging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="36BDA314" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2425F7E8" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Shetland Ponies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA43740" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring 3    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Ring 1; start time 9:00am</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Judge:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Miss Di Johnston (Leyburn)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010AFC0F" w14:textId="03558817" w:rsidR="000B45CD" w:rsidRPr="00F5141A" w:rsidRDefault="00BC3D3E" w:rsidP="00F5141A">
+    <w:p w14:paraId="39E88664" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5141A">
-[...33 lines deleted...]
-        <w:t>Eden Greenwood (Weeton) (Ride Judge)</w:t>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes:  1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £15, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5. Entry Fee £5</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4651"/>
+        <w:gridCol w:w="3795"/>
+        <w:gridCol w:w="3325"/>
+        <w:gridCol w:w="3330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B45CD" w14:paraId="07F2F57A" w14:textId="77777777">
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="377918FE" w14:textId="77777777" w:rsidTr="00926512">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC1275A" w14:textId="77777777" w:rsidR="000B45CD" w:rsidRDefault="00BC3D3E" w:rsidP="00F5141A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="287872A3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3153" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD2958E" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC04739" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="38C839EE" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC0A675" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3153" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BEBCB4" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yearling, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2 or 3 year old</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Shetland Pony (Standard), to be shown in hand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785A3C4C" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kindly Sponsored By: The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Birchmoor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="6E6FFA78" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74631EEC" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3153" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A63E2B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yearling, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2 or 3 year old</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Shetland Pony (Miniature), to be shown in hand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19ABC9F8" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kindly Sponsored By: The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Birchmoor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="49C7CE7E" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E8C374" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3153" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749F2EB3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Shetland Pony (Standard), to be shown in hand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CF8902" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: Joy Barugh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="132C8BE9" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="11499D87" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3153" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="502D1125" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Shetland Pony (Miniature), to be shown in hand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF78EC2" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: Joy Barugh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="32A37D59" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7049" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F001E9F" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH4</w:t>
+            </w:r>
             <w:r>
-              <w:t>Number</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Challenge Cup for the best Shetland pony</w:t>
+            </w:r>
             <w:r>
-              <w:t>Name</w:t>
-[...369 lines deleted...]
-              <w:t>Classes 4 - 5</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 17 - 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19282BE7" w14:textId="77777777" w:rsidR="000B45CD" w:rsidRDefault="000B45CD" w:rsidP="00F5141A">
+    <w:p w14:paraId="450C9307" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00C746EF" w:rsidRDefault="00E95476" w:rsidP="00E95476">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3528EC20" w14:textId="77777777" w:rsidR="000B45CD" w:rsidRDefault="000B45CD" w:rsidP="00F5141A">
+    <w:p w14:paraId="0E714944" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00E95476">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00F5141A">
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring 3    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F5141A">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Judge:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Miss Di Johnston (Leyburn)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5021" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1094"/>
+        <w:gridCol w:w="4725"/>
+        <w:gridCol w:w="4675"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="21A8A46A" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B146163" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>o.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E8E8D5" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D39135D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="7E37EE51" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB830E0" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Moonstruck Native Pony Trophy awarded to the Champion Pony 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prize winners to compete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 17 - 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42BE9DAD" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00C746EF" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B3C041" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00806624" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806624">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mountain &amp; Moorland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE33F3F" w14:textId="77777777" w:rsidR="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring 3   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:t>Mr Craig Elenor</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Judge:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mr A B Dobinson (Whitley Bay)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FE5895" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £15, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725F8D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Entry Fee £5.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5021" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="4760"/>
+        <w:gridCol w:w="4760"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="122B00D2" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53994058" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>o.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39463F3E" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F50E1B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="61C597AE" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CB380E" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D323AAB" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dartmoor and Exmoor Ponies, any age, to be shown in hand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0173D5" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="472CC79D" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7458DE3A" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1052461E" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Welsh A Pony, to be shown in hand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F58A7DE" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="41611086" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF2B551" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4922B1C0" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Welsh B Pony, to be shown in hand.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5309FDF9" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="49998317" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C3C111" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D28197" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Welsh C &amp; D Ponies, to be shown in hand.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C26494" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="5EF7711B" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2146F6FA" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7DA4B2" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Large breeds (Connemara, Highland, Fell, New Forest, Dales), to be shown in hand.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01240C45" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="601CDB7B" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BB01EF" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02460D10" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mountain &amp; Moorland Pony, to be ridden on a lead rein by a child aged under 9 years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="546FCD1E" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="50902137" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1CD786" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4385015A" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mountain and Moorland first ridden pony, to be ridden by a child aged under 12 years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6091B315" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>First prize donated by Mrs L. Nesom in memory of Mr &amp; Mrs M. Hill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="61D03565" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44572D19" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F69E40F" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ridden Mountain &amp; Moorland, 4 years old and over.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5EF454" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Small breeds (Dartmoor, Exmoor, Welsh A &amp; B and Shetland) to be ridden in the ring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00725F8D" w14:paraId="5F588BB7" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9D5FB4" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6D211B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ridden Mountain &amp; Moorland, 4 years old and over. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="089BE2CD" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00725F8D" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725F8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Large breeds (Fell Connemara, Highland, New Forest, Dales, Welsh C &amp; D) to be ridden in the ring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62F4E2FD" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00381416" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B4F93F" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heavy Horses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CAD0F6" w14:textId="4233A36C" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring 2    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Judge:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mr John Whittaker (Knutsford)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BF3680" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes:  1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £25, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £20, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95476">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £15.  Entry Fee £5.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5021" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1094"/>
+        <w:gridCol w:w="4699"/>
+        <w:gridCol w:w="4701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00E95476" w14:paraId="682828AE" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="299A8AC4" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28CA58DF" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C02A6A" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="30EC17D7" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AD84EF" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00E95476" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D1A9FB" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95476">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Brood Mare with foal at foot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3472BDE7" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="26CABDEA" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5B7389" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6C4635" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Foal, does not have to be the progeny of a mare in class 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CE2769" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="0D3EC24F" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE47A85" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3D2937" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yearling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57630835" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="1B1DF533" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB0F723" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F05DA87" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2 Year Old</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9D143A" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="2D307FE2" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67547061" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6824B0" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mare, not having produced a foal this year, or gelding 3 years old and upwards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F54398D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="7FED8991" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A6DAA4" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="741EA1BD" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young Handler’s Class. Open to Handlers aged 10-17 years. Open to all Heavy Horse breeds. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="562FB988" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Judged on turnout, handling skills, ring craft and presentation. The horse will not be judged.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="6912A5DA" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C386D8" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26190062" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pair of Heavy Horses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2830895E" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="1B56E29B" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7179B6" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>D. Mudd Challenge Cup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classes 30 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6F402395" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00C746EF" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA1EBB7" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00381416" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00381416">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ridden Ponies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DC8435" w14:textId="77777777" w:rsidR="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring 3   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Judge:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mrs Amanda Booth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C885A0" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes:  1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £15, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Entry Fee £5</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5021" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1093"/>
+        <w:gridCol w:w="9401"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="2E40A7BC" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BB1095" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24781815" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="7014C65D" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="016FA36E" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DD550E" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tack and Turnout, Rider to be 16 years or under, lead rein permitted for riders under 8 years of age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="5EC5A08D" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="680ABFAD" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F684901" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tack and Turnout, Rider to be 17 years and over</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="6DC3CF9F" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAD1E5B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="327280CC" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pony not exceeding 122 cm, to be shown on lead rein.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ridden by a child 8 years old or under. Pony to be shown fully plaited</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="09F142B4" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C010BD6" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2FDB00" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pony not exceeding 128 cm, rider to be 12 years or under</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="1045C898" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0798B39C" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="082F0E57" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pony, exceeding 128 cm and not exceeding 138 cm, rider to be 14 years or under</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="5D05E69F" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="602D3068" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A6E0AB" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pony, exceeding 138 cm and not exceeding 149 cm, rider to be 16 years or under</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="14B59FAD" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="466D4E2F" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5D348B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Veteran Pony not exceeding 153 cm, to be ridden in the ring.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Open to all ponies and horses over the age of 15 years. This class will be judged on the condition and turnout of the animal. Lead reins accepted providing the rider is under 8 years of age. Entry must be made on Form.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="2E8D90F0" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BB67E6" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Colin Chaloner Trophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 40 - 42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="07FE0B60" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38072097" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00381416" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00381416">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Decorated Horses and Driving Classes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047A1BF9" w14:textId="007D5EAA" w:rsidR="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring 1   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Judge:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mr John Whittaker (Knutsford)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8FCE23" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £50, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £40, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £30, 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>£</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>20, 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10.  Entry Fee £4. No Entry Fee for Class 44</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5021" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="50" w:type="dxa"/>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:bottom w:w="50" w:type="dxa"/>
+          <w:right w:w="50" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="4760"/>
+        <w:gridCol w:w="4760"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="53C7D534" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E3F4C6" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62322486" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B0054B" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="0C55A1AD" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="344B0641" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3BC7B3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Decorated Heavy Horse in Harness. (No Entry Fee)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="396900EF" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="28CA1536" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C281CF3" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39EB6B79" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Private Horse Drawn Turnout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1786C897" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>£20 prize money donated by Mrs E. Bell in memory of Mr R. Taylor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="777BB18B" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9C6F9D" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B72C04F" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tradesman’s Horse Drawn Turnout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4894A8" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kindly Sponsored By: 3rd Prize money donated by Carousel Coin Machines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5F570A65" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00C746EF" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2936A9EC" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00381416" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00381416">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fancy Dress on Horseback</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193B7635" w14:textId="77777777" w:rsidR="00E95476" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring 1   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Judges:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:rStyle w:val="HeaderStyle"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mr N Hargreave       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3121856C" w14:textId="4C77566D" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00E95476">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes: 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £10, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>£</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £2. Entry Fee £4. Rosettes to all competitors.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3638"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="4700"/>
+        <w:gridCol w:w="4730"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B45CD" w14:paraId="4BF377BA" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="668052B0" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="488" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E084D09" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Number</w:t>
-[...9 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F803314" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="043453D2" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Name</w:t>
-[...12 lines deleted...]
-              <w:t>Description</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B45CD" w14:paraId="505F8320" w14:textId="77777777">
-[...380 lines deleted...]
-              <w:t>Parade of first prize winners in ring for judging</w:t>
+      <w:tr w:rsidR="00E95476" w:rsidRPr="00474E01" w14:paraId="0443E559" w14:textId="77777777" w:rsidTr="00926512">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="488" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F11B01" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A5D2E0" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fancy Dress on Horseback</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B97A939" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00926512">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prizes donated by Mrs P Wright, in memory of Mrs Peggy Hill.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AF1DE5E" w14:textId="77777777" w:rsidR="000B45CD" w:rsidRDefault="000B45CD" w:rsidP="00F5141A">
+    <w:p w14:paraId="3BC241B4" w14:textId="77777777" w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidRDefault="00E95476" w:rsidP="00E95476">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BECAC52" w14:textId="77777777" w:rsidR="000B45CD" w:rsidRDefault="00BC3D3E" w:rsidP="00F5141A">
-[...2228 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="00E95476" w:rsidRPr="00474E01" w:rsidSect="00E95476">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000B45CD"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F5141A"/>
+    <w:rsidRoot w:val="00E95476"/>
+    <w:rsid w:val="00701B2A"/>
+    <w:rsid w:val="00934374"/>
+    <w:rsid w:val="00B62D7F"/>
+    <w:rsid w:val="00CC6E4A"/>
+    <w:rsid w:val="00E95476"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="09D211E1"/>
-  <w15:docId w15:val="{6E469125-2B51-4CDA-BE4F-68398240053A}"/>
+  <w14:docId w14:val="36BEC8FC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1F20E488-C875-47EA-A3A9-B0BFE39D6D90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3778,440 +9680,897 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001C5A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E95476"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="myTable">
-[...17 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E95476"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderStyle">
     <w:name w:val="HeaderStyle"/>
+    <w:rsid w:val="00E95476"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>990</Words>
-  <Characters>5643</Characters>
+  <Words>1529</Words>
+  <Characters>8716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...15 lines deleted...]
-  <Company/>
+  <Company>Fera Science Limited</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6620</CharactersWithSpaces>
+  <CharactersWithSpaces>10225</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Gena Douglas</dc:creator>
+  <dc:creator>Hez Hird</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>