--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,1503 +1,1791 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="401C1D45" w14:textId="77777777" w:rsidR="00182F61" w:rsidRDefault="00000000">
-      <w:r>
+    <w:p w14:paraId="218D51F8" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00C746EF" w:rsidRDefault="0082704C" w:rsidP="0082704C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE7A52">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
         </w:rPr>
         <w:t>Goats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119BAA79" w14:textId="77777777" w:rsidR="00182F61" w:rsidRDefault="00000000">
-      <w:r>
+    <w:p w14:paraId="458E5968" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="0082704C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>All Exhibitors are required to complete the relevant livestock movement documentation. More information can be obtained from the Livestock Information Service CAE ACCREDITATION SCHEME. All classes are for CAE tested and non-tested Goats – please state which on the Entry Form. CAE Accreditation will be checked by the Goat Secretary. Separate loading/unloading points will be provided for CAE tested and non-tested stock.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
-        <w:t>Goats to be penned by 9:30 a.m. and to be milked out between 7:00 a.m. and 7:30 a.m. on Show day prior to arrival at the Show. Straw will not be provided.</w:t>
+        <w:t xml:space="preserve">Goats to be penned by 9:30 a.m. and to be milked out between 7:00 a.m. and 7:30 a.m. on </w:t>
       </w:r>
-      <w:r>
-        <w:br/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Show day</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to arrival at the Show. Straw will not be provided.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br/>
         <w:t>Classes to be split or amalgamated at the Judge’s discretion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A35105" w14:textId="370B9A52" w:rsidR="00182F61" w:rsidRDefault="00000000">
-      <w:r w:rsidRPr="00DD0791">
+    <w:p w14:paraId="0108BB1C" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="0082704C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
           <w:rStyle w:val="HeaderStyle"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Judge</w:t>
+        <w:t xml:space="preserve">Judge: </w:t>
       </w:r>
-      <w:r w:rsidR="00DD0791" w:rsidRPr="00DD0791">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
-          <w:rStyle w:val="HeaderStyle"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00DD0791">
         <w:t>Mrs Clare Shevelan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E774573" w14:textId="53FB3BDD" w:rsidR="00DD0791" w:rsidRDefault="00DD0791">
-[...13 lines deleted...]
-        <w:t>am</w:t>
+    <w:p w14:paraId="46FEC9DC" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="0082704C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Judging to commence at 9.45am</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05136E96" w14:textId="32754508" w:rsidR="00DD0791" w:rsidRDefault="00DD0791">
-[...1 lines deleted...]
-        <w:t>Prizes</w:t>
+    <w:p w14:paraId="3792C89A" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="0082704C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prizes classes 200 - 222: 1</w:t>
       </w:r>
-      <w:r w:rsidR="007D0CE2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DD0791">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> £</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £8; 2</w:t>
       </w:r>
-      <w:r w:rsidR="00BF460B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DD0791">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> £</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £5; 3</w:t>
       </w:r>
-      <w:r w:rsidR="00BF460B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DD0791">
+      <w:r w:rsidRPr="00474E01">
         <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £3. Entry Fee £1.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0C8300" w14:textId="63B4522D" w:rsidR="00257747" w:rsidRPr="00DD0791" w:rsidRDefault="00257747">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DD0791">
+    <w:p w14:paraId="15268C6C" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00C746EF" w:rsidRDefault="0082704C" w:rsidP="0082704C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rStyle w:val="HeaderStyle"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Classes</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00474E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>CH and G prefix classes cannot be directly entered</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="50" w:type="dxa"/>
           <w:right w:w="50" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="812"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2883"/>
+        <w:gridCol w:w="466"/>
+        <w:gridCol w:w="8544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00182F61" w14:paraId="6D02113A" w14:textId="77777777">
-[...7 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="295B072F" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E5C1DC" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
             <w:r>
-              <w:t>Number</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>o.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="434AD85C" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="39072200" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="242F64AD" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49360914" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>British Alpine Goat in Milk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="429734AC" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B03CC1" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4117A163" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Toggenburg/British Toggenburg Goat in Milk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="2E38F0EA" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCC7EEE" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="692E3F22" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Saanen/British Saanen Goat in Milk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="6B869894" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="597F1A9F" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2D28E3" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anglo Nubian Goat in Milk.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="6B9A16D4" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="25985962" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A9C291" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Guernsey Goat in Milk.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="606C4A8E" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="116AC146" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47855074" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Any Other Variety Goat in Milk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="78DDDBA6" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35751050" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FFA806" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Female Pygmy Goat over two years of age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="6EFF20E5" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7240579A" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="296DA928" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>British Alpine Goatling that has not borne a Kid but under two years of age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="0D275926" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9DE854" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E6B129" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Toggenburg/British Toggenburg Goatling that has not borne a Kid but under two years of age.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="556CAA91" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3993C5D2" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7518D9E9" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Saanen/British Saanen Goatling that has not borne a Kid but under two years of age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="08A6F326" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D85E4F" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA6CA2D" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anglo Nubian Goatling that has not borne a Kid but under two years of age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="34702B7B" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CAA145" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03998AD8" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Guernsey Goatling that has not borne a Kid but under two years of age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="38B9E86A" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E40CB33" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C0423D" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Any Other Variety Goatling that has not borne a Kid but under two years of age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="758DE96C" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F160492" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABA3B9E" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Female Pygmy Goatling that has not borne a Kid but under two years of age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="26A2FFFE" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6040C9F2" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3090308B" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>British Alpine Female Kid over two months but not exceeding one year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="58372129" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="56436F4A" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="741156AD" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Toggenburg/British Toggenburg Female Kid over two months but not exceeding one year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="7B8749FA" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FFF48A" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57553962" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Saanen/British Saanen Female Kid over two months but not exceeding one year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="27A4FB09" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="102DF2CF" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC8B3C2" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anglo Nubian Female Kid over two months but not exceeding one year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="25F48912" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3F4EC6" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABDFF36" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Guernsey Female Kid over two months but not exceeding one year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="0B0EEB11" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="313B31D6" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>219</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F39E5B" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Any Other Variety Female Kid over two months but not exceeding one year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="61CB8031" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="565CB521" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9D978B" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Female Pygmy Kid over two months but not exceeding one year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="69F5E18A" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5701C9B1" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA368BC" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Goat in Milk and Daughter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="2EA09295" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DA650B" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D631EC8" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Best condition - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wether</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (castrated male goat) any age and breed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="4F4A877B" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6124333F" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CEDEEA" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Novice Goat Handler - handler aged 13 and over</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="16636E7F" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="793C56AB" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD5C7EC" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Young Goat handler - handler aged 12 and under</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="3A52BE98" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F92B5BB" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH14</w:t>
+            </w:r>
             <w:r>
-              <w:t>Name</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ice Larger Shield for the best goatling</w:t>
+            </w:r>
             <w:r>
-              <w:t>Description</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 207 - 213</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00182F61" w14:paraId="789F1499" w14:textId="77777777">
-[...7 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="649C76B0" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1366AA35" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH15</w:t>
+            </w:r>
             <w:r>
-              <w:t>200</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ellerburn Trophy for best kid goat bred by the exhibitor</w:t>
+            </w:r>
             <w:r>
-              <w:t>British Alpine Goat in Milk</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 214 - 220</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00182F61" w14:paraId="6141C359" w14:textId="77777777">
-[...7 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="59945F68" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61822A0F" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CH16</w:t>
+            </w:r>
             <w:r>
-              <w:t>201</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Allerston</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Trophy for best goat in show</w:t>
+            </w:r>
             <w:r>
-              <w:t>Toggenburg/British Toggenburg Goat in Milk</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Classes 200 - 222</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00182F61" w14:paraId="24C3EC0D" w14:textId="77777777">
-[...7 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="0082704C" w:rsidRPr="00474E01" w14:paraId="720C9BF6" w14:textId="77777777" w:rsidTr="003646BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1D1071" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00474E01" w:rsidRDefault="0082704C" w:rsidP="003646BF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>G1</w:t>
+            </w:r>
             <w:r>
-              <w:t>202</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The British Goat Society of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gibshiel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tarset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, Hexham NE48 1RR</w:t>
+            </w:r>
             <w:r>
-              <w:t>Saanen/British Saanen Goat in Milk</w:t>
-[...1009 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474E01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>A diploma for the Best Goat in Classes 200 - 222</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18663D61" w14:textId="77777777" w:rsidR="00DE0B9A" w:rsidRDefault="00DE0B9A"/>
-[...3 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="68C80F32" w14:textId="77777777" w:rsidR="0082704C" w:rsidRPr="00C746EF" w:rsidRDefault="0082704C" w:rsidP="0082704C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F1C162" w14:textId="77777777" w:rsidR="00701B2A" w:rsidRDefault="00701B2A"/>
+    <w:sectPr w:rsidR="00701B2A">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00182F61"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00DE0B9A"/>
+    <w:rsidRoot w:val="0082704C"/>
+    <w:rsid w:val="00701B2A"/>
+    <w:rsid w:val="0082704C"/>
+    <w:rsid w:val="00934374"/>
+    <w:rsid w:val="00CC6E4A"/>
+    <w:rsid w:val="00ED3B12"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="783E5F40"/>
-  <w15:docId w15:val="{F13655A0-C42C-470F-95B8-172141DEA20B}"/>
+  <w14:docId w14:val="6A49AFA8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D9C24441-B3CE-4BBE-BAC6-C81CDC755399}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1838,424 +2126,902 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="0082704C"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="myTable">
-[...17 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082704C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderStyle">
     <w:name w:val="HeaderStyle"/>
+    <w:rsid w:val="0082704C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2284</Characters>
+  <Pages>1</Pages>
+  <Words>408</Words>
+  <Characters>2328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>134</Lines>
-  <Paragraphs>89</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Manager/>
-  <Company/>
+  <Company>Fera Science Limited</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2692</CharactersWithSpaces>
+  <CharactersWithSpaces>2731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hez Hird</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>