--- v0 (2026-06-15)
+++ v1 (2026-07-06)
@@ -1,91 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="_MON_1840473196"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="22B1EA92" w14:textId="14863F2B" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="22B1EA92" w14:textId="5FF43FC3" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00B80B1C" w:rsidP="009E176B">
       <w:r w:rsidRPr="009E176B">
         <w:object w:dxaOrig="8936" w:dyaOrig="9783" w14:anchorId="33FF28AA">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1062" type="#_x0000_t75" style="width:447pt;height:489pt" o:ole="">
-            <v:imagedata r:id="rId5" o:title=""/>
+          <v:shape id="_x0000_i1053" type="#_x0000_t75" style="width:447pt;height:489pt" o:ole="">
+            <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1062" DrawAspect="Content" ObjectID="_1840477029" r:id="rId6">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1053" DrawAspect="Content" ObjectID="_1844421623" r:id="rId8">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
-      <w:r w:rsidRPr="009E176B">
+      <w:r w:rsidR="009E176B" w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="413228"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>SUTHERLAND AGRICULTURAL SOCIETY LIVESTOCK SECTION RULES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E80988B" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="51" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1116,56 +1118,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="181717"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>LIVESTOCK MOVEMENT AND HEALTH RULES &amp; CONDITIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0EF19E" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="187" w:line="262" w:lineRule="auto"/>
         <w:ind w:left="17" w:right="289" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="181717"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidSect="009E176B">
-          <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="8391" w:h="11906"/>
           <w:pgMar w:top="567" w:right="539" w:bottom="541" w:left="553" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E57F7FD" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="187" w:line="262" w:lineRule="auto"/>
         <w:ind w:left="17" w:right="289" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="181717"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -2997,61 +2999,61 @@
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>7 Cow with calf at foot (Class 7 animals can be shown in pen)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>8 Pair of animals owned by exhibitor</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E176B">
+      <w:r w:rsidR="00DB7FCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="5EC7CE55">
-          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5117B941" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
@@ -3195,73 +3197,73 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>18 Young Farmer Calf Competition – Pedigree Class (Calf born between 1st March &amp; 1st Sept 2025)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>19 Young Farmer Calf Competition – Pedigree Class (Calf born after 1st Sept 2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4302CF5D" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="4302CF5D" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="32438525">
-          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECE9706" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44760BF1" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -3451,73 +3453,73 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>28 Best Pair of Females</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>29 Pair of animals owned by exhibitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDC5752" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="4FDC5752" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="6357B65B">
-          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="530EB3D6" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="17"/>
@@ -3546,51 +3548,51 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 Commercial Cattle </w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Judge: David Wright, Strontian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A88607" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="46A88607" w14:textId="30292AB3" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>30 Cow</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3627,99 +3629,132 @@
         <w:br/>
         <w:t>33 Heifer Calf under 1 year</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>34 Stot Calf under 1 year</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>35 Calf born after 01-01-25</w:t>
+        <w:t>35 Calf born after 01-01-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00457A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>36 Cow with Calf at foot (Class 36 animals can be shown in pen)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>37 Pair of animals owned by exhibitor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>38 Young Farmers Calf Competition – Commercial Class (Calf born between 1st March &amp; 1st September 2024)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>39 Young Farmers Calf Competition – Commercial Class (Calf born after 1st September 2024)</w:t>
+        <w:t>39 Young Farmers Calf Competition – Commercial Class (Calf born after 1st September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00253C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2A9F9F" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Please note that any animal entered in Class 35 CANNOT be entered in Class 33 or 34.</w:t>
       </w:r>
@@ -3742,51 +3777,51 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2 Crofters’ Cattle </w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Judge: David Wright, Strontian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606BAFED" w14:textId="17975624" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="606BAFED" w14:textId="29055B1E" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>40 Bull any breed</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3859,65 +3894,63 @@
         <w:br/>
         <w:t>46 Heifer Calf under 1 year</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>47 Cow with calf at foot (Class 47 animals can be shown in pen)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">48 Pair of animals owned by </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>48 Pair of animals owned by exhibito</w:t>
+      </w:r>
+      <w:r w:rsidR="0054409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1E49120F" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -3974,63 +4007,63 @@
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FarmHER</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aberdeenshire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74467FB2" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="74467FB2" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="6D443D4B">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7167E9FC" w14:textId="3989E01C" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -4148,63 +4181,63 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>55 Ewe Lamb</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>56 Group of 3 (bred by exhibitor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A884B9A" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="3A884B9A" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="6DF05B35">
           <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C931E2" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -4394,73 +4427,73 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>67 2 Ewe Lambs (shown in pen) (see rule 10)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>68 Group of 3 (1 Male &amp; 2 Females bred by exhibitor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0388E080" w14:textId="6AF4135F" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="0388E080" w14:textId="6AF4135F" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="7130748C">
-          <v:rect id="_x0000_i1065" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C843C42" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -4776,63 +4809,63 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>83 Tup Lamb</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>84 Group of 3 (1 Male &amp; 2 Females bred by exhibitor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CBC261" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="46CBC261" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="34C5B884">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="11ECCFAB" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -4938,63 +4971,63 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>90 Tup Lamb</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>91 Group of 3 (1 Male &amp; 2 Females bred by exhibitor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B5DB27" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="02B5DB27" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="20445F32">
           <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A518B3" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -5100,73 +5133,73 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>97 Ewe Lamb</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>98 Group of 3 (1 Male &amp; 2 Females bred by exhibitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A8D90F" w14:textId="600CAB64" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="40A8D90F" w14:textId="600CAB64" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="33A8713B">
-          <v:rect id="_x0000_i1067" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="20169F46" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
@@ -5316,159 +5349,170 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge: Stuart Nairn, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ballindalloch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3BB1151B" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="3BB1151B" w14:textId="0F6C1608" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>106 Tup 2 Shear and Over</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>107 Tup Shearling</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>108 Ewe</w:t>
       </w:r>
+      <w:r w:rsidR="00C158FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in milk</w:t>
+      </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>109 Gimmer in milk</w:t>
+        <w:t>109 Gimmer</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>110 Ewe Lamb</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>111 Tup Lamb</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>112 Group of 3 (1 Male &amp; 2 Females bred by exhibitor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138382D4" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="138382D4" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="23533514">
           <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="373EC693" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -5602,63 +5646,63 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>118 Tup Lamb</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>119 Group of 3 (1 Male &amp; 2 Females bred by exhibitor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138E9281" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="138E9281" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="4A27FCBC">
           <v:rect id="_x0000_i1036" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F971E7A" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -5741,63 +5785,63 @@
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>122 Ewe Lamb</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>123 Ewe any breed (or Cross) with twin lambs at foot (to be judged in pen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16743079" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="16743079" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="7B17822C">
           <v:rect id="_x0000_i1037" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="02745027" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -6131,73 +6175,73 @@
     </w:p>
     <w:p w14:paraId="3C54488F" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Champions from Sections 3.12 and 3.13 will then be judged for the Overall Any Other Breed Champion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08706AB2" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="08706AB2" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="58C106B7">
-          <v:rect id="_x0000_i1039" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1038" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB9F2D9" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
@@ -6422,73 +6466,73 @@
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>138 Handler aged 9 years or below (Lamb shown in pen)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>139 Handler aged 10 – 16 years (Lamb shown in ring)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34110878" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="34110878" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="00DB7FCA" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E176B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="002B92F8">
-          <v:rect id="_x0000_i1040" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1039" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7EC035" w14:textId="6E1B81BF" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -9869,68 +9913,86 @@
         <w:spacing w:after="67"/>
         <w:ind w:left="45"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="413228"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="413228"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>DOG SHOW CLASSES 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52969D07" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
+    <w:p w14:paraId="52969D07" w14:textId="765D4746" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Entries will be taken on the day</w:t>
+      </w:r>
+      <w:r w:rsidR="00C158FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Registration 11 am </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Judging 1pm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77130123" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="83" w:line="255" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="413228"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A/V Puppy (for dogs not exceeding 12 calendar months of age on the first day of the show)</w:t>
@@ -10260,50 +10322,75 @@
         </w:rPr>
         <w:t>Dog with the Waggiest Tail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F90DA1" w14:textId="77777777" w:rsidR="009E176B" w:rsidRPr="009E176B" w:rsidRDefault="009E176B" w:rsidP="009E176B">
       <w:r w:rsidRPr="009E176B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="413228"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Dogs from classes 1 - 8 will go through to the Championship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE8D712" w14:textId="77777777" w:rsidR="00824177" w:rsidRDefault="00824177"/>
     <w:sectPr w:rsidR="00824177" w:rsidSect="009E176B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2D75BC81" w14:textId="77777777" w:rsidR="00DB7FCA" w:rsidRDefault="00DB7FCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1B3CFBD8" w14:textId="77777777" w:rsidR="00DB7FCA" w:rsidRDefault="00DB7FCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -10337,161 +10424,186 @@
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36012D46" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="009E176B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69A8ECD4" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="009E176B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="37F35A86" w14:textId="77777777" w:rsidR="00DB7FCA" w:rsidRDefault="00DB7FCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="182B11C4" w14:textId="77777777" w:rsidR="00DB7FCA" w:rsidRDefault="00DB7FCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="789DA825" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="009E176B">
+  <w:p w14:paraId="789DA825" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="00DB7FCA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="528CA4DE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark1188764922" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:364.85pt;height:368.65pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark1188764922" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:364.85pt;height:368.65pt;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="SAS logo" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16972410" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="009E176B">
+  <w:p w14:paraId="16972410" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="00DB7FCA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="20B9E51C">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark1188764923" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:364.85pt;height:368.65pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark1188764923" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:364.85pt;height:368.65pt;z-index:-251659776;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="SAS logo" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39482C42" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="009E176B">
+  <w:p w14:paraId="39482C42" w14:textId="77777777" w:rsidR="009E176B" w:rsidRDefault="00DB7FCA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3EBB7A1B">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark1188764921" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:364.85pt;height:368.65pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark1188764921" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:364.85pt;height:368.65pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="SAS logo" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04C7011F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4274C914"/>
     <w:lvl w:ilvl="0" w:tplc="78467232">
       <w:start w:val="550"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12848,64 +12960,82 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1128549111">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="26029837">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="476340769">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E176B"/>
+    <w:rsid w:val="00253C68"/>
     <w:rsid w:val="00345C37"/>
+    <w:rsid w:val="00457A95"/>
+    <w:rsid w:val="004F1FAA"/>
+    <w:rsid w:val="0054409E"/>
     <w:rsid w:val="00697A1B"/>
+    <w:rsid w:val="00754F57"/>
+    <w:rsid w:val="008131B9"/>
     <w:rsid w:val="00824177"/>
     <w:rsid w:val="009E176B"/>
+    <w:rsid w:val="00B23945"/>
+    <w:rsid w:val="00B80B1C"/>
+    <w:rsid w:val="00C158FC"/>
+    <w:rsid w:val="00DB7FCA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1BC90F01"/>
@@ -13889,51 +14019,51 @@
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -14204,54 +14334,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>3969</Words>
-  <Characters>18218</Characters>
+  <Words>3316</Words>
+  <Characters>18906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>520</Lines>
-  <Paragraphs>291</Paragraphs>
+  <Lines>157</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21896</CharactersWithSpaces>
+  <CharactersWithSpaces>22178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>claire cameron</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>