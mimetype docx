--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -6,140 +6,122 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="03AF9CF9" w14:textId="288FF136" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
+    <w:p w14:paraId="03AF9CF9" w14:textId="6B359E8A" w:rsidR="00243CE7" w:rsidRDefault="001635F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="224DC443" wp14:editId="1C6EF6C3">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="031001E8" wp14:editId="75B693F3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2124075</wp:posOffset>
+              <wp:posOffset>2247900</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-438149</wp:posOffset>
+              <wp:posOffset>228600</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1753564" cy="1849567"/>
-[...2 lines deleted...]
-            <wp:docPr id="2" name="image1.png" descr="PAS_NEW SHIELD LOGO 2010_CMYK"/>
+            <wp:extent cx="1476375" cy="1245870"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="2006" name="Picture 2006" descr="A logo of a farm&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png" descr="PAS_NEW SHIELD LOGO 2010_CMYK"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="2006" name="Picture 2006" descr="A logo of a farm&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
-                    <a:xfrm rot="10800000">
+                    <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1753564" cy="1849567"/>
+                      <a:ext cx="1476375" cy="1245870"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0078146D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03259EB4" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00243CE7">
-      <w:pPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="48331352" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00243CE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A791916" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>PEMBROKESHIRE AGRICULTURAL SOCIETY</w:t>
@@ -1268,94 +1250,108 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E0A9F2A" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Native Non Welsh</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3888E82D" w14:textId="13E983B0" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
+    <w:p w14:paraId="3888E82D" w14:textId="6EC28545" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Class 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Colt, filly</w:t>
       </w:r>
       <w:r w:rsidR="008860D7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004547CD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>gelding years old and under</w:t>
+        <w:t>gelding</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1023">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years old and under</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773FCFA0" w14:textId="0A21457D" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Class 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
@@ -2072,72 +2068,79 @@
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Style and Performance Working Hunter Classes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D76800B" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00243CE7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="261B15DE" w14:textId="407DD2ED" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
+    <w:p w14:paraId="261B15DE" w14:textId="5E2B50B3" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge : </w:t>
       </w:r>
       <w:r w:rsidR="00A70E23">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> t.b.c.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE11BC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Mrs Sally Frost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7822A064" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00243CE7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="637005C0" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2787,100 +2790,116 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Riders can be of any age with the exception of those riding stallions who must have attained their 14th birthday before 1st January in the current year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FCCFED" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00243CE7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C1888C" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
+    <w:p w14:paraId="34C1888C" w14:textId="3EF6E687" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">PONY CHAMPIONSHIP </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1st and 2ns prize winners from</w:t>
+        <w:t>1st and 2n</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB60F0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prize winners from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>classes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3630,73 +3649,81 @@
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>(cattle ring - Gate 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B636D1" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00243CE7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4961CB1D" w14:textId="0F37EB63" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
+    <w:p w14:paraId="4961CB1D" w14:textId="71486884" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge -  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE11BC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Mr Charles Morgan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B9F38C" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00243CE7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43C11DCC" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -5667,61 +5694,63 @@
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AC22554"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1C81AC2"/>
     <w:lvl w:ilvl="0">
@@ -5807,98 +5836,110 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1582913590">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00243CE7"/>
     <w:rsid w:val="000240FA"/>
     <w:rsid w:val="000763C5"/>
+    <w:rsid w:val="00105F1B"/>
+    <w:rsid w:val="001635F0"/>
     <w:rsid w:val="001A7527"/>
     <w:rsid w:val="0022088B"/>
     <w:rsid w:val="00243CE7"/>
     <w:rsid w:val="00247F50"/>
+    <w:rsid w:val="002A6AB6"/>
     <w:rsid w:val="002C6B16"/>
+    <w:rsid w:val="002D7105"/>
+    <w:rsid w:val="002F1023"/>
     <w:rsid w:val="00323444"/>
     <w:rsid w:val="00324C64"/>
     <w:rsid w:val="003311FB"/>
     <w:rsid w:val="003402D7"/>
     <w:rsid w:val="00340E67"/>
     <w:rsid w:val="00352155"/>
     <w:rsid w:val="003644E3"/>
     <w:rsid w:val="004527CA"/>
     <w:rsid w:val="004547CD"/>
     <w:rsid w:val="00465F86"/>
     <w:rsid w:val="00472A5C"/>
     <w:rsid w:val="004C26E2"/>
     <w:rsid w:val="00560543"/>
     <w:rsid w:val="005824D1"/>
+    <w:rsid w:val="005E29A5"/>
+    <w:rsid w:val="005E5AE8"/>
     <w:rsid w:val="0060704A"/>
     <w:rsid w:val="0062377C"/>
     <w:rsid w:val="006465BC"/>
     <w:rsid w:val="00656596"/>
     <w:rsid w:val="00677465"/>
     <w:rsid w:val="006E6039"/>
     <w:rsid w:val="006F5E96"/>
     <w:rsid w:val="0078146D"/>
     <w:rsid w:val="007C7524"/>
     <w:rsid w:val="008108D9"/>
     <w:rsid w:val="00822D5E"/>
+    <w:rsid w:val="0088500E"/>
     <w:rsid w:val="008860D7"/>
     <w:rsid w:val="008B0BED"/>
     <w:rsid w:val="008C6FFC"/>
     <w:rsid w:val="00907363"/>
     <w:rsid w:val="009A303E"/>
     <w:rsid w:val="009E6BAE"/>
     <w:rsid w:val="00A00810"/>
     <w:rsid w:val="00A447D3"/>
     <w:rsid w:val="00A70E23"/>
+    <w:rsid w:val="00AB60F0"/>
     <w:rsid w:val="00B67035"/>
+    <w:rsid w:val="00B936EA"/>
     <w:rsid w:val="00BB6F0C"/>
     <w:rsid w:val="00C74020"/>
     <w:rsid w:val="00CF7C2D"/>
     <w:rsid w:val="00DF089F"/>
     <w:rsid w:val="00E17811"/>
+    <w:rsid w:val="00E508EF"/>
     <w:rsid w:val="00E77876"/>
     <w:rsid w:val="00FA0C10"/>
     <w:rsid w:val="00FB6804"/>
+    <w:rsid w:val="00FE11BC"/>
     <w:rsid w:val="00FE5801"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6877,76 +6918,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003E4F5654A2D9B240944896A77A4B7AAA" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="950cf5a3cd254cf66f1af859db6c7f97">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fb72c9b6-fdb4-4d45-9bf6-94a7685ef7ec" xmlns:ns3="ff87b166-c432-4c1f-9af6-c36eca053b96" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4689480af45a566c9ace8b934751ccf6" ns2:_="" ns3:_="">
     <xsd:import namespace="fb72c9b6-fdb4-4d45-9bf6-94a7685ef7ec"/>
     <xsd:import namespace="ff87b166-c432-4c1f-9af6-c36eca053b96"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -7137,127 +7152,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mghX0Tla4iZZGY+PVl+koyNcxg4tw==">CgMxLjA4AHIhMVp4SGJ6MXBDY3huRV9KM3J5Ym83OXBLOURRVnVoTVNY</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fb72c9b6-fdb4-4d45-9bf6-94a7685ef7ec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ff87b166-c432-4c1f-9af6-c36eca053b96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{345E6A71-8F1D-4925-9A79-BBDD4B9015A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fb72c9b6-fdb4-4d45-9bf6-94a7685ef7ec"/>
     <ds:schemaRef ds:uri="ff87b166-c432-4c1f-9af6-c36eca053b96"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{951EA761-536C-4FBB-8063-A52C730EAB81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F50FC0F2-7035-4F1C-BA57-B3D7D646BC0B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fb72c9b6-fdb4-4d45-9bf6-94a7685ef7ec"/>
+    <ds:schemaRef ds:uri="ff87b166-c432-4c1f-9af6-c36eca053b96"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1670</Words>
-  <Characters>7966</Characters>
+  <Words>1714</Words>
+  <Characters>8162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>288</Lines>
-  <Paragraphs>154</Paragraphs>
+  <Lines>291</Lines>
+  <Paragraphs>189</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9553</CharactersWithSpaces>
+  <CharactersWithSpaces>9687</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Viv Haines</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003E4F5654A2D9B240944896A77A4B7AAA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>