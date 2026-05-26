--- v1 (2026-04-16)
+++ v2 (2026-05-26)
@@ -591,72 +591,72 @@
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>(cattle ring - Gate 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7849224A" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00243CE7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28B572CF" w14:textId="3D164CA6" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
+    <w:p w14:paraId="28B572CF" w14:textId="2123C20C" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge :    </w:t>
       </w:r>
-      <w:r w:rsidR="002C6B16">
-[...4 lines deleted...]
-        <w:t>Mr Gareth Lapping</w:t>
+      <w:r w:rsidR="00741AD9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Mr Rhys Freeman (Penual Stud)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540247D7" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00243CE7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="768AD85F" w14:textId="77777777" w:rsidR="00243CE7" w:rsidRDefault="00FA0C10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -5869,68 +5869,70 @@
     <w:rsid w:val="002D7105"/>
     <w:rsid w:val="002F1023"/>
     <w:rsid w:val="00323444"/>
     <w:rsid w:val="00324C64"/>
     <w:rsid w:val="003311FB"/>
     <w:rsid w:val="003402D7"/>
     <w:rsid w:val="00340E67"/>
     <w:rsid w:val="00352155"/>
     <w:rsid w:val="003644E3"/>
     <w:rsid w:val="004527CA"/>
     <w:rsid w:val="004547CD"/>
     <w:rsid w:val="00465F86"/>
     <w:rsid w:val="00472A5C"/>
     <w:rsid w:val="004C26E2"/>
     <w:rsid w:val="00560543"/>
     <w:rsid w:val="005824D1"/>
     <w:rsid w:val="005E29A5"/>
     <w:rsid w:val="005E5AE8"/>
     <w:rsid w:val="0060704A"/>
     <w:rsid w:val="0062377C"/>
     <w:rsid w:val="006465BC"/>
     <w:rsid w:val="00656596"/>
     <w:rsid w:val="00677465"/>
     <w:rsid w:val="006E6039"/>
     <w:rsid w:val="006F5E96"/>
+    <w:rsid w:val="00741AD9"/>
     <w:rsid w:val="0078146D"/>
     <w:rsid w:val="007C7524"/>
     <w:rsid w:val="008108D9"/>
     <w:rsid w:val="00822D5E"/>
     <w:rsid w:val="0088500E"/>
     <w:rsid w:val="008860D7"/>
     <w:rsid w:val="008B0BED"/>
     <w:rsid w:val="008C6FFC"/>
     <w:rsid w:val="00907363"/>
     <w:rsid w:val="009A303E"/>
     <w:rsid w:val="009E6BAE"/>
     <w:rsid w:val="00A00810"/>
     <w:rsid w:val="00A447D3"/>
     <w:rsid w:val="00A70E23"/>
     <w:rsid w:val="00AB60F0"/>
     <w:rsid w:val="00B67035"/>
     <w:rsid w:val="00B936EA"/>
     <w:rsid w:val="00BB6F0C"/>
+    <w:rsid w:val="00C62A61"/>
     <w:rsid w:val="00C74020"/>
     <w:rsid w:val="00CF7C2D"/>
     <w:rsid w:val="00DF089F"/>
     <w:rsid w:val="00E17811"/>
     <w:rsid w:val="00E508EF"/>
     <w:rsid w:val="00E77876"/>
     <w:rsid w:val="00FA0C10"/>
     <w:rsid w:val="00FB6804"/>
     <w:rsid w:val="00FE11BC"/>
     <w:rsid w:val="00FE5801"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
@@ -6918,50 +6920,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fb72c9b6-fdb4-4d45-9bf6-94a7685ef7ec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ff87b166-c432-4c1f-9af6-c36eca053b96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mghX0Tla4iZZGY+PVl+koyNcxg4tw==">CgMxLjA4AHIhMVp4SGJ6MXBDY3huRV9KM3J5Ym83OXBLOURRVnVoTVNY</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003E4F5654A2D9B240944896A77A4B7AAA" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="950cf5a3cd254cf66f1af859db6c7f97">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fb72c9b6-fdb4-4d45-9bf6-94a7685ef7ec" xmlns:ns3="ff87b166-c432-4c1f-9af6-c36eca053b96" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4689480af45a566c9ace8b934751ccf6" ns2:_="" ns3:_="">
     <xsd:import namespace="fb72c9b6-fdb4-4d45-9bf6-94a7685ef7ec"/>
     <xsd:import namespace="ff87b166-c432-4c1f-9af6-c36eca053b96"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -7152,153 +7180,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F50FC0F2-7035-4F1C-BA57-B3D7D646BC0B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fb72c9b6-fdb4-4d45-9bf6-94a7685ef7ec"/>
+    <ds:schemaRef ds:uri="ff87b166-c432-4c1f-9af6-c36eca053b96"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{951EA761-536C-4FBB-8063-A52C730EAB81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{345E6A71-8F1D-4925-9A79-BBDD4B9015A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fb72c9b6-fdb4-4d45-9bf6-94a7685ef7ec"/>
     <ds:schemaRef ds:uri="ff87b166-c432-4c1f-9af6-c36eca053b96"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1714</Words>
-  <Characters>8162</Characters>
+  <Words>1678</Words>
+  <Characters>7999</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>291</Lines>
-  <Paragraphs>189</Paragraphs>
+  <Lines>284</Lines>
+  <Paragraphs>154</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9687</CharactersWithSpaces>
+  <CharactersWithSpaces>9593</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Viv Haines</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003E4F5654A2D9B240944896A77A4B7AAA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>